--- v0 (2025-10-04)
+++ v1 (2026-08-26)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Открытый Кубок г. Казани по пулу "Чемпион" пул "14.1" среди детей до 15 лет</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>16.04.2023, БК Спектр, Россия, Республика Татарстан, Казань, Парковая улица 27А</t>
+    <t>16.04.2023, БК Спектр, Россия, Республика Татарстан (Татарстан), Казань, Парковая улица 27А</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
@@ -128,54 +128,54 @@
   <si>
     <t>Ващенко Кирилл</t>
   </si>
   <si>
     <t>Закиров Данис</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>3р</t>
   </si>
   <si>
-    <t>3р</t>
+    <t>1р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Казань</t>
   </si>
   <si>
     <t>Ижевск</t>
   </si>
   <si>
     <t>Набережные Челны</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
@@ -754,91 +754,91 @@
       </c>
       <c r="C12" s="8">
         <v>2010</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2009</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="1"/>
@@ -854,71 +854,71 @@
       </c>
       <c r="C17" s="8">
         <v>2011</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2011</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="1"/>
@@ -954,51 +954,51 @@
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="1"/>