--- v0 (2026-07-02)
+++ v1 (2026-08-29)
@@ -12,146 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>БК "Чемпион" (на Московской)</t>
   </si>
   <si>
     <t>Краснодар! Лига II рейтинговый турнир БК "Чемпион на Московской"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.06.2026, БК "Чемпион" (на Московской), Россия, Краснодарский край, Краснодар, ул.Московская, 122</t>
+    <t>11.06.2026, БК "Чемпион" (на Московской), Russian Federation, Krasnodar Territory, Krasnodar, ул.Московская, 122</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Гурдов Довран</t>
+    <t>Gurdow Dowran</t>
   </si>
   <si>
-    <t>Исаханов Александр</t>
+    <t>Isahanov Aleksandr</t>
   </si>
   <si>
-    <t>Шадрин Егор</t>
+    <t>Shadrin Egor</t>
   </si>
   <si>
-    <t>Погосян Оганес</t>
+    <t>Pogosyan Oganes</t>
   </si>
   <si>
-    <t>Шах Денис</t>
+    <t>Shah Denis</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Унанян Левон</t>
+    <t>Unanyan Levon</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Пастухов Роман</t>
+    <t>Pastuhov Roman</t>
   </si>
   <si>
-    <t>Трандофилов Сергей</t>
+    <t>Trandophilov Sergey</t>
   </si>
   <si>
     <t>Xamzaev Iskandar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
+  </si>
+  <si>
+    <t>Rostov-on-Don</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -678,51 +681,51 @@
       </c>
       <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2011</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1994</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>