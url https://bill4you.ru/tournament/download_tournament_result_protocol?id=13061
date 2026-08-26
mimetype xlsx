--- v0 (2026-06-24)
+++ v1 (2026-08-26)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "Форт"</t>
   </si>
   <si>
     <t xml:space="preserve">БК ФОРТ Турнир посвященный Дню России </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.06.2026, БК "Форт", Россия, ХМАО - Югра, Нягань, ул. Сибирская,  д. 13/3</t>
+    <t>13.06.2026, БК "Форт", Russian Federation, KhMAO - Yugra, Nyagan, ул. Сибирская,  д. 13/3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Никитенко Евгений</t>
+    <t>Nikitenko Evgenii</t>
   </si>
   <si>
-    <t>Гугнин Андрей</t>
+    <t>Gugnin Andrey</t>
   </si>
   <si>
-    <t>Сергеев Артемий</t>
+    <t>Sergeev Artemiy</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Гордеев Владислав</t>
+    <t>Gordeev Vladislav</t>
   </si>
   <si>
-    <t>Латыпов Алексей</t>
+    <t>Latypov Aleksey</t>
   </si>
   <si>
-    <t>Семешко Александр</t>
+    <t>Semeshko Aleksandr</t>
   </si>
   <si>
-    <t>Сидоренков Дмитрий</t>
+    <t>Sidorenkov Dmitry</t>
   </si>
   <si>
-    <t>Бусел София</t>
+    <t>Busel Sofia</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Cvetkov Dmitriy</t>
   </si>
   <si>
-    <t>Камалов Рашит</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Цветков Дмитрий</t>
+    <t>Kamalov Rashit</t>
   </si>
   <si>
-    <t>Макагонов Игорь</t>
+    <t>Cheryomin Dmitry</t>
   </si>
   <si>
-    <t>Маматов Бексултан</t>
+    <t>Makagonov Igor</t>
   </si>
   <si>
-    <t>Татьянкин Алексей</t>
+    <t>Mamatov Beksultan</t>
   </si>
   <si>
-    <t>Черёмин Дмиртий</t>
+    <t>Tatyankina Alexey</t>
   </si>
   <si>
-    <t>Бобко Сергей</t>
+    <t>Bobko Sergey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>Чебоксары</t>
+    <t>Cheboksary</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok Unyugan</t>
   </si>
   <si>
-    <t>посёлок городского типа Октябрьское</t>
+    <t>posyolok gorodskogo tipa Oktyabrskoye</t>
   </si>
   <si>
-    <t>Советский</t>
+    <t>Sovetskiy</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -825,177 +825,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2012</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1951</v>
+        <v>1976</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>1975</v>
+        <v>1951</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1978</v>
+        <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1995</v>
+        <v>1978</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1973</v>
+        <v>1995</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1973</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>2003</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>