--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -20,345 +20,345 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Любительская лига ОО БАБС</t>
   </si>
   <si>
     <t>7 этап ОТКРЫТОЙ РЕСПУБЛИКАНСКОЙ СЕРИИ 7 НЕ 8 СЕЗОН 2025/2026</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.06.2026, БК Шпиль, Беларусь, Минск, ул. Тимирязева 123/2</t>
+    <t>13.06.2026, БК Шпиль, Belarus, Minsk, ул. Тимирязева 123/2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Курач Александр</t>
+    <t>Kurac Aleksandr</t>
   </si>
   <si>
-    <t>Астапцов Роман</t>
+    <t>Astapcov Roman</t>
   </si>
   <si>
-    <t>Гузей Андрей</t>
+    <t>Huzei Andrei</t>
   </si>
   <si>
-    <t>Пинчуков Евгений</t>
+    <t>Pincukov Evgenij</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Cekan Oleg</t>
   </si>
   <si>
-    <t>Онанченко Артём</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Чекан Олег</t>
+    <t>Onanchenko Artem</t>
   </si>
   <si>
-    <t>Шахов Никита</t>
+    <t>Shakhov Nikita</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Буслович Александр</t>
+    <t>Buslovich Aliaksandr</t>
   </si>
   <si>
-    <t>Захаров Кирилл</t>
+    <t>Chebotarev Vasiliy</t>
   </si>
   <si>
-    <t>Казаченко Илья</t>
+    <t>Kastelan Aleksandr</t>
   </si>
   <si>
-    <t>Каштелян Александр</t>
+    <t>Kazacenko Il'a</t>
   </si>
   <si>
-    <t>Мельчаков Игорь</t>
+    <t>Mel'cakov Igor'</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Чеботарев Василий</t>
+    <t>Zakharov Kirill</t>
   </si>
   <si>
-    <t>Булыка Владислав</t>
+    <t>Bulyka Vladislav</t>
   </si>
   <si>
-    <t>Гарбуз Александр</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Harbuz Aliaksandr</t>
   </si>
   <si>
-    <t>Карнеенко Владимир</t>
+    <t>Karneenko Vladimir</t>
   </si>
   <si>
-    <t>Леончик Владимир</t>
+    <t>Leoncik Vladimir</t>
   </si>
   <si>
-    <t>Полуян Никита</t>
+    <t>Poluan Nikita</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Яланский Максим</t>
+    <t>Yalanskiy Maksim</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>branovski yan</t>
   </si>
   <si>
-    <t>Голощев Илья</t>
+    <t>HOLASHCHAU ILYA</t>
   </si>
   <si>
-    <t>Зеневич Павел</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Коханский Максим</t>
+    <t>Kohanskij Maksim</t>
   </si>
   <si>
-    <t>Опарин Антон</t>
+    <t>Oparin Anton</t>
   </si>
   <si>
-    <t>Паплевка Владимир</t>
+    <t>Paplevka Vladimir</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Yalanskiy Aleksandr</t>
   </si>
   <si>
-    <t>Яланский Александр</t>
+    <t>Zenevic Pavel</t>
   </si>
   <si>
-    <t>Авсеюшкин Максим</t>
+    <t>Anin MAKSIM</t>
   </si>
   <si>
-    <t>Анин Максим</t>
+    <t>Avseyushkin Maksim</t>
   </si>
   <si>
-    <t>Белоглазко Андрей</t>
+    <t>Beloglazko Andrej</t>
   </si>
   <si>
-    <t>Боксер Савелий</t>
+    <t>Bokser Saveli</t>
   </si>
   <si>
-    <t>Бралковский Никита</t>
+    <t>Bralkouski Nikita</t>
   </si>
   <si>
-    <t>Гришаков Вадим</t>
+    <t>Dunchonok Aliaksandr</t>
   </si>
   <si>
-    <t>Громыко Олег</t>
+    <t>Gromyko Oleg</t>
   </si>
   <si>
-    <t>Дунчëнок Александр</t>
+    <t>Hramcevich Leonid</t>
   </si>
   <si>
-    <t>Жуковский Егор</t>
+    <t>Hryshakou Vadzim</t>
   </si>
   <si>
-    <t>Карпович Вадим</t>
+    <t>Karpovic Vadim</t>
   </si>
   <si>
-    <t>Колоколов Вячеслав</t>
+    <t>Kolakalau Viachaslau</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Kolosko Kirill</t>
   </si>
   <si>
-    <t>Костюк Константин</t>
+    <t>Kostuk Konstantin</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Соколов Николай</t>
+    <t>Sokolov Nikolaj</t>
   </si>
   <si>
-    <t>Храмцевич Леонид</t>
+    <t>Zukovskij Egor</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Chepelov Nikolay</t>
   </si>
   <si>
-    <t>Гусаков Владимир</t>
+    <t>Dragun Urij</t>
   </si>
   <si>
-    <t>Драгун Юрий</t>
+    <t>Efimova Kamila</t>
   </si>
   <si>
-    <t>Ефимова Камилла</t>
+    <t>Hotyko Konstantin</t>
   </si>
   <si>
-    <t>Колошко Александр</t>
+    <t>Husakou Vladimir</t>
   </si>
   <si>
-    <t>Косьмин Андрей</t>
+    <t>Kasmin Andrei</t>
   </si>
   <si>
-    <t>Красногорский Денис</t>
+    <t>Kolosko Aleksandr</t>
   </si>
   <si>
-    <t>Крек Николай</t>
+    <t>Krasnogorskiy Denis</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Krek Nikolai</t>
   </si>
   <si>
-    <t>Микульский Руслан</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Молошук Денис</t>
+    <t>Mikul'skij Ruslan</t>
   </si>
   <si>
-    <t>Смольский Геннадий</t>
+    <t>Moloshuk Denis</t>
   </si>
   <si>
-    <t>Субоч Дмитрий</t>
+    <t>ShiIovich Nazar</t>
   </si>
   <si>
-    <t>Хотько Константин</t>
+    <t>Smolskiy Gennadiy</t>
   </si>
   <si>
-    <t>Чепелов Николай</t>
+    <t>Suboch Dmitry</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Барановичи</t>
+    <t>Baranavichy</t>
   </si>
   <si>
-    <t>Борисов</t>
+    <t>Barysaw</t>
   </si>
   <si>
-    <t>Витебск</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Берёза</t>
+    <t>Town of Biaroza</t>
   </si>
   <si>
-    <t>Марьина Горка</t>
+    <t>Viciebsk</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Marjina Gorka</t>
   </si>
   <si>
-    <t>Заславль</t>
+    <t>Zaslawje</t>
   </si>
   <si>
-    <t>Слуцк</t>
+    <t>Sluck</t>
   </si>
   <si>
-    <t>посёлок Дружный</t>
+    <t>pasiolak Družny</t>
   </si>
   <si>
-    <t>Жодино</t>
+    <t>Zhodzina</t>
   </si>
   <si>
-    <t>Могилёв</t>
+    <t>Magiliow</t>
   </si>
   <si>
-    <t>городской посёлок Глуск</t>
+    <t>garadski pasiolak Glusk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -899,91 +899,91 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>1992</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
-        <v>2013</v>
+        <v>1971</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1988</v>
+        <v>2013</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1971</v>
+        <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
         <v>2003</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -1019,217 +1019,217 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1989</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1987</v>
+        <v>1997</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
         <v>1981</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>2008</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>2002</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1986</v>
+        <v>2010</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>2010</v>
+        <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1993</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1325,65 +1325,65 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1981</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1984</v>
+        <v>1996</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>1988</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E35" s="9" t="s">
@@ -1419,111 +1419,111 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>1981</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>98</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1996</v>
+        <v>1975</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1975</v>
+        <v>1984</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1989</v>
+        <v>1982</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1982</v>
+        <v>1989</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1968</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E42" s="9" t="s">
@@ -1559,114 +1559,114 @@
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
         <v>1997</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>1994</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
         <v>1995</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F49" s="1"/>
@@ -1759,375 +1759,375 @@
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1979</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
-        <v>2010</v>
+        <v>1960</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
-        <v>1981</v>
+        <v>2015</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
-        <v>2015</v>
+        <v>1970</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
         <v>1978</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C64" s="8"/>
+      <c r="C64" s="8">
+        <v>1983</v>
+      </c>
       <c r="D64" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C65" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C65" s="8"/>
       <c r="D65" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
-        <v>1959</v>
+        <v>1979</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="8">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
-        <v>1970</v>
+        <v>1959</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
-        <v>1960</v>
+        <v>1980</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
-        <v>2013</v>
+        <v>2010</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="10"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="1"/>
     </row>