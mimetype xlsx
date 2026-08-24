--- v0 (2026-06-20)
+++ v1 (2026-08-24)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>МГО ОО БАБС г. Минск</t>
   </si>
   <si>
     <t>Соревнования "Комбинированная пирамида" среди ветеранов памяти В.Л.Вебера</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.06.2026, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>16.06.2026, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Самолазов Александр</t>
+    <t>Samolazov Aleksandr</t>
   </si>
   <si>
-    <t>Добровольский Олег</t>
+    <t>Aleh Dabravolski</t>
   </si>
   <si>
-    <t>Варшавер Юрий</t>
+    <t>Lamcov Vladimir</t>
   </si>
   <si>
-    <t>Ламцов Владимир</t>
+    <t>Varshaver Yuriy</t>
   </si>
   <si>
-    <t>Бабошкин Геннадий</t>
+    <t>Baboshkin Gennadiy</t>
   </si>
   <si>
-    <t>Каминский Александр</t>
+    <t>Kaminskij Aleksandr</t>
   </si>
   <si>
-    <t>Катулин Георгий</t>
+    <t>Katulin George</t>
   </si>
   <si>
-    <t>Неверов Николай</t>
+    <t>Neverov Nikolay</t>
   </si>
   <si>
-    <t>Бугоревич Владимир</t>
+    <t>Bugorevich Vladimir</t>
   </si>
   <si>
-    <t>Гончаров Андрей</t>
+    <t>Goncharov Andrey</t>
   </si>
   <si>
-    <t>Проневич Георгий</t>
+    <t>Pronevich Georgiy</t>
   </si>
   <si>
-    <t>Смольский Геннадий</t>
+    <t>Smolski HENADZI</t>
   </si>
   <si>
-    <t>Бормотов Олег</t>
+    <t>Bormotov Oleg</t>
   </si>
   <si>
-    <t>Лобач Вячеслав</t>
+    <t>Lobach Viacheslav</t>
   </si>
   <si>
-    <t>Сорокин Владимир</t>
+    <t>Sorokin Vladimir</t>
   </si>
   <si>
-    <t>Юша Павел</t>
+    <t>Yusha Pavel</t>
   </si>
   <si>
-    <t>Дедков Леонид</t>
+    <t>Dedkov Leonid</t>
   </si>
   <si>
-    <t>Ефимчик Степан</t>
+    <t>Efimchik Stepan</t>
   </si>
   <si>
-    <t>Каташинский Анатолий</t>
+    <t>Katashinskiy Anatoliy</t>
   </si>
   <si>
-    <t>Кецко Александр</t>
+    <t>Kecko Aleksandr</t>
   </si>
   <si>
-    <t>Нагорнов Иван</t>
+    <t>Nagornov Ivan</t>
   </si>
   <si>
-    <t>Подоляк Михаил</t>
+    <t>Podolyak Mihail</t>
   </si>
   <si>
-    <t>Шабан Анатолий</t>
+    <t>Shaban Anatoliy</t>
   </si>
   <si>
     <t>Turkin Vladislav</t>
   </si>
   <si>
-    <t>Бураков Валерий</t>
+    <t>Burakov Valeriy</t>
   </si>
   <si>
-    <t>Вебер Анатолий</t>
+    <t>Chekunkov Oleg</t>
   </si>
   <si>
-    <t>Дощечко Чеслав</t>
+    <t>Doschechko Cheslav</t>
   </si>
   <si>
-    <t>Елистратов Валерий</t>
+    <t>Elistratov Valeriy</t>
   </si>
   <si>
-    <t>Ильюк Владимир</t>
+    <t>Ilyuk Vladimir</t>
   </si>
   <si>
-    <t>Тимошин Владимир</t>
+    <t>Timoshin Vladimir</t>
   </si>
   <si>
-    <t>Чекунков Олег</t>
+    <t>Veber Anatoliy</t>
   </si>
   <si>
-    <t>Юрченко Виктор</t>
+    <t>Yurchenko Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Гродненская область</t>
+    <t>Grodzienskaja Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -721,71 +721,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1962</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1964</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -1175,51 +1175,51 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1949</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1964</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
@@ -1275,51 +1275,51 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1953</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1951</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">