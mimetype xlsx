--- v0 (2026-06-19)
+++ v1 (2026-08-27)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК “Public club Billiards”</t>
   </si>
   <si>
     <t>VI Любительский Турнир Public club Billiards</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.06.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>07.06.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Нарыжный Архип</t>
+    <t>Naryzhnyi Arkhip</t>
   </si>
   <si>
-    <t>Елизаров Геннадий</t>
+    <t>Elizarov Gennadiy</t>
   </si>
   <si>
-    <t>Падерин Арсений</t>
+    <t>Paderin Arseniy</t>
   </si>
   <si>
-    <t>Юрий Кишко</t>
+    <t>Kishko Yury</t>
   </si>
   <si>
-    <t>Выходцев Владимир</t>
+    <t>Ilinyh Sergey</t>
   </si>
   <si>
-    <t>Ильиных Сергей</t>
+    <t>Iovik Egor</t>
   </si>
   <si>
-    <t>Иовик Егор</t>
+    <t>Shihaleev Sergey</t>
   </si>
   <si>
-    <t>Шихалеев Сергей</t>
+    <t>Vykhodtsev Vladimir</t>
   </si>
   <si>
-    <t>Бойко Сергей</t>
+    <t>Boyko Sergey</t>
   </si>
   <si>
-    <t>Лахтин Евгений</t>
+    <t>Laxtin Evgenii</t>
   </si>
   <si>
-    <t>Медведев Артем</t>
+    <t>Medvedev Artem</t>
   </si>
   <si>
-    <t>Ситдиков Рамиль</t>
+    <t>Sitdikov Ramil</t>
   </si>
   <si>
-    <t>Андриянов Иван</t>
+    <t>Andriyanov Ivan</t>
   </si>
   <si>
-    <t>Булатов Денис</t>
+    <t>Bulatov Denis</t>
   </si>
   <si>
-    <t>Попов Георгий</t>
+    <t>Popov Georgiy</t>
   </si>
   <si>
-    <t>Ручкин Денис</t>
+    <t>Ruchkin Denis</t>
   </si>
   <si>
-    <t>Погосян Жора</t>
+    <t>Pogosyan Zhora</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Туринцева Ксения</t>
+    <t>Turinceva Kseniya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Nizhniy Tagil</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Первоуральск</t>
+    <t>Novouralsk</t>
   </si>
   <si>
-    <t>Новоуральск</t>
+    <t>Kamyshlov</t>
   </si>
   <si>
-    <t>Камышлов</t>
+    <t>Pervouralsk</t>
   </si>
   <si>
-    <t>Ереван</t>
+    <t>Yerevan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -728,111 +728,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1968</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>1985</v>
+        <v>1980</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1980</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1990</v>
+        <v>1976</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1986</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -874,51 +874,51 @@
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1981</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2002</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>