--- v0 (2026-06-16)
+++ v1 (2026-08-25)
@@ -20,243 +20,243 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Мульти Транс Открытый кубок Москвы по пулу среди мужчин. 1-й этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.06.2026, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>06.06.2026, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Золотилов Константин</t>
+    <t>Zolotilov Konstantin</t>
   </si>
   <si>
-    <t>Садовский Федор</t>
+    <t>Sadovskij Fedor</t>
   </si>
   <si>
-    <t>Дуданец Максим</t>
+    <t>Chernyshov Aleksandr</t>
   </si>
   <si>
-    <t>Чернышов Александр</t>
+    <t>Dudanec Maksim</t>
   </si>
   <si>
-    <t>Арефьев Егор</t>
+    <t>Aref'ev Egor</t>
   </si>
   <si>
-    <t>Воронин Павел</t>
+    <t>Chinahov Ruslan</t>
   </si>
   <si>
-    <t>Матвиенко Владимир</t>
+    <t>Matvienko Vladimir</t>
   </si>
   <si>
-    <t>Чинахов Руслан</t>
+    <t>Voronin Pavel</t>
   </si>
   <si>
-    <t>Гурш Артем</t>
+    <t>Gursh Artem</t>
   </si>
   <si>
-    <t>Карафа-Корбут Олег</t>
+    <t>Karafa-Korbut Oleg</t>
   </si>
   <si>
-    <t>Павлухин Виталий</t>
+    <t>Pavlukhin Vitaly</t>
   </si>
   <si>
-    <t>Плиско Антон</t>
+    <t>Plisko Anton</t>
   </si>
   <si>
-    <t>Рашев Сергей</t>
+    <t>Rasev Sergej</t>
   </si>
   <si>
-    <t>Родин Дмитрий</t>
+    <t>Rodin Dmitry</t>
   </si>
   <si>
-    <t>Сесекин Петр</t>
+    <t>Sesekin Petr</t>
   </si>
   <si>
-    <t>Солдатов Иван</t>
+    <t>Soldatov Ivan</t>
   </si>
   <si>
-    <t>Александриков Данила</t>
+    <t>Alexandrikov Danila</t>
   </si>
   <si>
-    <t>Безруков Вячеслав</t>
+    <t>Bekrenev Grigoriy</t>
   </si>
   <si>
-    <t>Бекренев Григорий</t>
+    <t>Bezrukov Viacheslav</t>
   </si>
   <si>
-    <t>Долгоруков Никита</t>
+    <t>Dolgorukov Nikita</t>
   </si>
   <si>
-    <t>Зацепилов Антон</t>
+    <t>Karlov Daniil</t>
   </si>
   <si>
-    <t>Карлов Даниил</t>
+    <t>Revenkov Alexandr</t>
   </si>
   <si>
-    <t>Ревенков Александр</t>
+    <t>Sestakov Mihail</t>
   </si>
   <si>
-    <t>Шестаков Михаил</t>
+    <t>Zacepilov Anton</t>
   </si>
   <si>
-    <t>Белый Антон</t>
+    <t>Belyj Anton</t>
   </si>
   <si>
-    <t>Богдан Рафаэл</t>
+    <t>Bogdan Rafael Bogdan</t>
   </si>
   <si>
-    <t>Быков Олег</t>
+    <t>Bykov Oleg</t>
   </si>
   <si>
-    <t>Каландаров Артем</t>
+    <t>Kalandarov Artem</t>
   </si>
   <si>
-    <t>Крылов Владимир</t>
+    <t>Krylov Vladimir</t>
   </si>
   <si>
-    <t>Малахов Кирилл</t>
+    <t>Malahov Kirill</t>
   </si>
   <si>
-    <t>Нуреев Радимир</t>
+    <t>Nureev Radimir</t>
   </si>
   <si>
-    <t>Павлюк Владислав</t>
+    <t>Pavliuk Vladislav</t>
   </si>
   <si>
-    <t>Аликов Илья</t>
+    <t>Alikov Ilya</t>
   </si>
   <si>
-    <t>Николаев Евгений</t>
+    <t>Nikolaev Evgeniy</t>
   </si>
   <si>
-    <t>Пастушков Аркадий</t>
+    <t>Pastushkov Arkady</t>
   </si>
   <si>
-    <t>Попов Михаил</t>
+    <t>Popov Mikhail</t>
   </si>
   <si>
-    <t>Ремизов Фёдор</t>
+    <t>Remizov Fedor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Красногорск</t>
+    <t>Krasnogorsk</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Реутов</t>
+    <t>Reutov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -757,154 +757,154 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>2009</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>2005</v>
+        <v>1998</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>2004</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>2000</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1992</v>
+        <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="1"/>
@@ -1057,174 +1057,174 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2003</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1987</v>
+        <v>2000</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2000</v>
+        <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2012</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1992</v>
+        <v>1999</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2005</v>
+        <v>1989</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2002</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="1"/>