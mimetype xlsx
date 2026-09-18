--- v0 (2026-06-15)
+++ v1 (2026-09-18)
@@ -20,141 +20,141 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>БК "ШАР"</t>
   </si>
   <si>
     <t>Турнир по динамичной пирамиде БК "ШАР"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.06.2026, БК "ШАР", Россия, Саратовская область, Энгельс, ул. Ленинградская 29</t>
+    <t>07.06.2026, БК "ШАР", Russian Federation, Saratov Region, Engels, ул. Ленинградская 29</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Завьялов Арсений</t>
+    <t>Zavyalov Arseniy</t>
   </si>
   <si>
-    <t>Чимаров Юрий</t>
+    <t>Chimarov Yuriy</t>
   </si>
   <si>
-    <t>Бурдашкин Алексей</t>
+    <t>Burdashkin Aleksei</t>
   </si>
   <si>
-    <t>Ситников Дмитрий</t>
+    <t>Sitnikov Dmitri</t>
   </si>
   <si>
-    <t>Бэтфулин Рустам</t>
+    <t>Betfulin Rustam</t>
   </si>
   <si>
-    <t>Федотов Вячеслав</t>
+    <t>Fedotov Vyacheslav</t>
   </si>
   <si>
-    <t>Рыбачев Алексей</t>
+    <t>Rybachev Aleksey</t>
   </si>
   <si>
-    <t>Шевченко Дмитрий</t>
+    <t>Shevchenko Dmitry</t>
   </si>
   <si>
-    <t>Аверин Владислав</t>
+    <t>Averin Vladislav</t>
   </si>
   <si>
-    <t>Жирайр Дарбинян</t>
+    <t>Darbinyan Jirair</t>
   </si>
   <si>
-    <t>Решетняк Михаил</t>
+    <t>Reshetnyak Mihail</t>
   </si>
   <si>
-    <t>Суслов Анатолий</t>
+    <t>Suslov Anatoliy</t>
   </si>
   <si>
-    <t>Зойкин Николай</t>
+    <t>Zoikin Nikolai</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Энгельс</t>
+    <t>Engels</t>
   </si>
   <si>
-    <t>Саратов</t>
+    <t>Saratov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -855,51 +855,51 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2006</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>