--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК "Луза"</t>
   </si>
   <si>
     <t>Открытый турнир БК Луза</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.06.2026, БК "Луза", Россия, Оренбургская область, Оренбург, ул. 70 лет ВЛКСМ 16/1</t>
+    <t>06.06.2026, БК "Луза", Russian Federation, Orenburg Region, Orenburg, ул. 70 лет ВЛКСМ 16/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сиротов Дмитрий</t>
+    <t>Sirotov Dmitriy</t>
   </si>
   <si>
-    <t>Крюков Константин</t>
+    <t>Krukov Konstantin</t>
   </si>
   <si>
-    <t>Манаев Олег</t>
+    <t>Manaev Oleg</t>
   </si>
   <si>
-    <t>Назаренко Дмитрий</t>
+    <t>Nazarenko Dmitry</t>
   </si>
   <si>
-    <t>Марков Александр</t>
+    <t>Markov Aleksandr</t>
   </si>
   <si>
-    <t>Марков Дмитрий</t>
+    <t>Markov Dmitriy</t>
   </si>
   <si>
-    <t>Рузанов Николай</t>
+    <t>Ruzanov Nikolay</t>
   </si>
   <si>
-    <t>Ушаков Александр</t>
+    <t>Ushakov Alexandr</t>
   </si>
   <si>
-    <t>Гадельшина Альвина</t>
+    <t>Gadel'sina Al'vina</t>
   </si>
   <si>
-    <t>Курочкин Вячеслав</t>
+    <t>Kurochkin Vacheslav</t>
   </si>
   <si>
-    <t>Мусаев Денис</t>
+    <t>Musaev Denis</t>
   </si>
   <si>
-    <t>Павлов Сергей</t>
+    <t>Pavlov Sergej</t>
   </si>
   <si>
-    <t>Попов Александр</t>
+    <t>Popov Aleksandr</t>
   </si>
   <si>
-    <t>Санаров Евгений</t>
+    <t>Sanarov Evgeniy</t>
   </si>
   <si>
-    <t>Смельцов Тимофей</t>
+    <t>Smelcov Timofey</t>
   </si>
   <si>
-    <t>Тажгулов Амир</t>
+    <t>Tazhygulov Amir</t>
   </si>
   <si>
-    <t>Божгарева Полина</t>
+    <t>Bozhgareva Polina</t>
   </si>
   <si>
-    <t>Головачев Илья</t>
+    <t>Dudorov Vaceslav</t>
   </si>
   <si>
-    <t>Дудоров Вячеслав</t>
+    <t>Golovachev Ilya</t>
   </si>
   <si>
-    <t>Кораблев Тимофей</t>
+    <t>Korablev Timofey</t>
   </si>
   <si>
-    <t>Митрофанов Дмитрий</t>
+    <t>Mitrofanov Dmitriy</t>
   </si>
   <si>
-    <t>Ромашкин Владимир</t>
+    <t>Romashkin Vladimir</t>
   </si>
   <si>
-    <t>Рыбников Павел</t>
+    <t>Rybnikov Pavel</t>
   </si>
   <si>
-    <t>Туев Алексей</t>
+    <t>Tuev Aleksej</t>
   </si>
   <si>
-    <t>Давыдов Евгений</t>
+    <t>Davydov Evgeniy</t>
   </si>
   <si>
-    <t>Кленин Валерий</t>
+    <t>Klenin Valeriy</t>
   </si>
   <si>
-    <t>Кузнецов Роман</t>
+    <t>Kuznecov Roman</t>
   </si>
   <si>
-    <t>Ромашкин Антон</t>
+    <t>Romashkin Anton</t>
   </si>
   <si>
-    <t>Юдина Варвара</t>
+    <t>Yudina Varvara</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Стерлитамак</t>
+    <t>Sterlitamak</t>
   </si>
   <si>
-    <t>Оренбург</t>
+    <t>Orenburg</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1020,74 +1020,74 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2008</v>
+        <v>1982</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1982</v>
+        <v>2008</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2011</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>