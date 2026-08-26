--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -20,111 +20,111 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Премьер-Лига (Симферополь)</t>
   </si>
   <si>
     <t>Кубок БК Премьер-Лига, г. Симферополь</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.05.2026, Премьер-Лига (Симферополь), Россия, Республика Крым, Симферополь, ул. Кирова 78,  ТРЦ Палас</t>
+    <t>31.05.2026, Премьер-Лига (Симферополь), Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Кирова 78,  ТРЦ Палас</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сатаров Усеин</t>
+    <t>Satarov Usein</t>
   </si>
   <si>
-    <t>Фролов Павел</t>
+    <t>Frolov Pavel</t>
   </si>
   <si>
-    <t>Копытич Артем</t>
+    <t>Koputich Artem</t>
   </si>
   <si>
-    <t>Нечаев Иван</t>
+    <t>Nechaev Ivan</t>
   </si>
   <si>
-    <t>Ворошилов Иван</t>
+    <t>Syrchin Nikolay</t>
   </si>
   <si>
-    <t>Сырчин Николай</t>
+    <t>Voroshilov Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -662,75 +662,75 @@
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="8">
         <v>1982</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="8"/>
+      <c r="C12" s="8">
+        <v>1984</v>
+      </c>
       <c r="D12" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="9" t="s">
+        <v>22</v>
+      </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E13" s="9"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="10"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="10"/>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">