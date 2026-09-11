--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -20,279 +20,279 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Клуб любителей бильярда "Ынтымак "</t>
   </si>
   <si>
     <t xml:space="preserve">Лето 2026 Московская пирамида  г Манас. </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.06.2026, БК Спутник, Кыргызстан, Джалал-Абадская область, Манас, ул Жени жок 8 Б</t>
+    <t>01.06.2026, БК Спутник, Kyrgyzstan, Jalal-Abad Region, Manas, ул Жени жок 8 Б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 41</t>
   </si>
   <si>
     <t>49 - 52</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чыныбеков Ак-Дил</t>
+    <t>Cynybekov Akdil'</t>
   </si>
   <si>
-    <t>Тавакилов Икболжон</t>
+    <t>Tavakilov Ikbolzhon</t>
   </si>
   <si>
-    <t>Абсатаров Кайрат</t>
+    <t>Absatarov Kairat</t>
   </si>
   <si>
-    <t>Асатилла уулу Аллайар</t>
+    <t>Asatilla Uulu Allajar</t>
   </si>
   <si>
-    <t>Исманали уулу Бакытбек</t>
+    <t>Ismanali Uulu Bakytbek</t>
   </si>
   <si>
-    <t>Кулдашев Эркин</t>
+    <t>Kuldashev Erkin</t>
   </si>
   <si>
-    <t>Тажибаев Акылбек</t>
+    <t>Shakirov Roman</t>
   </si>
   <si>
-    <t>Шакиров Роман</t>
+    <t>Tazhibaev Akylbek</t>
   </si>
   <si>
-    <t>Абдыкаров Мирлан</t>
+    <t>Abdykarov Mirlan</t>
   </si>
   <si>
-    <t>Алибаев Абдыжапар</t>
+    <t>Alibaev Abdyzhapar</t>
   </si>
   <si>
-    <t>Калматов Нурпаиз</t>
+    <t>Kalmatov Myktybek</t>
   </si>
   <si>
-    <t>Капаров Жаныбек</t>
+    <t>Kaparov Zhanybek</t>
   </si>
   <si>
-    <t>Карагулов Улукман</t>
+    <t>Karagulov Ulukman</t>
   </si>
   <si>
-    <t>Рашит уулу Чолпонбек</t>
+    <t>Rashit Uulu Cholponbek</t>
   </si>
   <si>
-    <t>Сагынычбек уулу Надирбек</t>
+    <t>Sagynychbekuulu Nadirbek</t>
   </si>
   <si>
-    <t>Сулайманов Авазбек</t>
+    <t>Sulaimanov Avazbek</t>
   </si>
   <si>
-    <t>Абдыкаар уулу Раимкул</t>
+    <t>Abdykaar Raimkul</t>
   </si>
   <si>
-    <t>Айтмамат уулу Бекмамат</t>
+    <t>Aitmamat Uulu Bekmamat</t>
   </si>
   <si>
-    <t>Бейшенкул Уулу Амантур</t>
+    <t>Beyshenkul Uulu Amantur</t>
   </si>
   <si>
-    <t>Кадиев Самат</t>
+    <t>Kadiev Samat</t>
   </si>
   <si>
-    <t>Кулатов Канат</t>
+    <t>Kulatov Kanat</t>
   </si>
   <si>
-    <t>Кушбаков Усманали</t>
+    <t>Kushbakov Nurmat</t>
   </si>
   <si>
-    <t>Нуридинов Хайрулло</t>
+    <t>Nuridinov Hayrullo</t>
   </si>
   <si>
-    <t>Шерматов Кылычбек</t>
+    <t>Sermatov Kylycbek</t>
   </si>
   <si>
-    <t>Асеков Кайрат</t>
+    <t>Asekov Kairat</t>
   </si>
   <si>
-    <t>Бакиров Нургазы</t>
+    <t>Bakirov Nurgazy</t>
   </si>
   <si>
-    <t>Кенжебай уулу Нурзаман</t>
+    <t>Chokoev Chynarbek</t>
   </si>
   <si>
-    <t>Кулматов Канатбек</t>
+    <t>Kenjebay Uulu Nurzaman</t>
   </si>
   <si>
-    <t>Кылычбеков Эрлан</t>
+    <t>Kulmatov Kanatbek</t>
   </si>
   <si>
-    <t>Маматов Ажыбек</t>
+    <t>Kylychbekov Erlan</t>
   </si>
   <si>
-    <t>Сайдинов Азизбек</t>
+    <t>Mamatov Ajybek</t>
   </si>
   <si>
-    <t>Чокоев Чынарбек</t>
+    <t>Saydinov Azizbek</t>
   </si>
   <si>
-    <t>Азимов Замир</t>
+    <t>Akylbek Uulu Kenzhebek</t>
   </si>
   <si>
-    <t>Акылбек Уулу Кенжебек</t>
+    <t>Azimov Zamir</t>
   </si>
   <si>
-    <t>Кочоров Мирбек</t>
+    <t>Kochorov Mirbek</t>
   </si>
   <si>
-    <t>Маматов Алтынбек</t>
+    <t>Mamatov Altinbek</t>
   </si>
   <si>
-    <t>Полатов Абдыманап</t>
+    <t>Polatov Abdymanap</t>
   </si>
   <si>
-    <t>Сайитмамат уулу Олжобай</t>
+    <t>Sayitmamat Oljobay</t>
   </si>
   <si>
-    <t>Токтосунов Азирет</t>
+    <t>Toktosunov Aziret</t>
   </si>
   <si>
-    <t>Торобаев Нурсейит</t>
+    <t>Torobaev Nurseiit</t>
   </si>
   <si>
-    <t>Турганбаев Акжолтой</t>
+    <t>Turganbaev Akzholtoy</t>
   </si>
   <si>
-    <t>Казаков Бекмурат</t>
+    <t>Kazakov Bekmurat</t>
   </si>
   <si>
-    <t>Моминжанов Хусанбой</t>
+    <t>Mominjanov Husanboy</t>
   </si>
   <si>
-    <t>Тажибаев Байыш</t>
+    <t>Tazhibaev Baiysh</t>
   </si>
   <si>
-    <t>Тиллабек Уулу Талантбек</t>
+    <t>Tillabek Uulu Talantbek</t>
   </si>
   <si>
-    <t>Тажибаев Азизбек</t>
+    <t>Tazhibaev Azizbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Талас</t>
+    <t>Talas</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Кызыл-Кия</t>
+    <t>Town of Kyzyl-Kiya</t>
   </si>
   <si>
-    <t>Баткен</t>
+    <t>Batken</t>
   </si>
   <si>
-    <t>Узген</t>
+    <t>Uzgen</t>
   </si>
   <si>
-    <t>Джалал-Абад</t>
+    <t>Jalal-Abad</t>
   </si>
   <si>
-    <t>город Базар-Коргон</t>
+    <t>City of Bazar-Korgon</t>
   </si>
   <si>
-    <t>Манас</t>
+    <t>Manas</t>
   </si>
   <si>
-    <t>посёлок Сузак</t>
+    <t>Suzak Köyü</t>
   </si>
   <si>
-    <t>посёлок Араван</t>
+    <t>Aravan Köyü</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -873,77 +873,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1993</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1997</v>
+        <v>1992</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1113,51 +1113,51 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>2001</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1986</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="9" t="s">
@@ -1273,197 +1273,197 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>1987</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1999</v>
+        <v>1990</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1995</v>
+        <v>1982</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
-        <v>1985</v>
+        <v>1997</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
-        <v>1997</v>
+        <v>1985</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1986</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>