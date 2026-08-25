--- v0 (2026-06-28)
+++ v1 (2026-08-25)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Чемпионат Республики Крым, мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.05.2026, Бильярдный клуб №1 (Ялта), Россия, Республика Крым, Ялта, Большевистская 25е</t>
+    <t>30.05.2026, Бильярдный клуб №1 (Ялта), Russian Federation, Autonomous Republic of Crimea, Yalta, Большевистская 25е</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Колмагоров Федор</t>
+    <t>Kolmagorov Fedor</t>
   </si>
   <si>
-    <t>Ващенков Илья</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Vasenkov Il'a</t>
   </si>
   <si>
-    <t>Евстигнеев Артур</t>
+    <t>Ermak Nikita</t>
   </si>
   <si>
-    <t>Ермак Никита</t>
+    <t>Evstigneev Arthur</t>
   </si>
   <si>
-    <t>Лавров Денис</t>
+    <t>Lavrov Denis</t>
   </si>
   <si>
-    <t>Швыдков Владимир</t>
+    <t>Shvydkov Vladimir</t>
   </si>
   <si>
-    <t>Жданов Влад</t>
+    <t>Chhartishvili Denis</t>
   </si>
   <si>
-    <t>Меметов Демир</t>
+    <t>Memetov Demir</t>
   </si>
   <si>
-    <t>Сидловский Роман</t>
+    <t>Sidlovskiy Roman</t>
   </si>
   <si>
-    <t>Чхартишвили Денис</t>
+    <t>Zhdanov Vlad</t>
   </si>
   <si>
-    <t>Коренблит Максим</t>
+    <t>Korenblit Maksim</t>
   </si>
   <si>
-    <t>Першин Егор</t>
+    <t>Persin Egor</t>
   </si>
   <si>
-    <t>Северинов Андрей</t>
+    <t>Severinov Andrey</t>
   </si>
   <si>
-    <t>Смирнов Александр</t>
+    <t>Smirnov Alexander</t>
   </si>
   <si>
-    <t>Андреев Олег</t>
+    <t>Andreev Oleg</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitrij</t>
   </si>
   <si>
-    <t>Кравченко Виктор</t>
+    <t>Kravchenko Viktor</t>
   </si>
   <si>
-    <t>Миронец Богдан</t>
+    <t>Mironets Bogdan</t>
   </si>
   <si>
-    <t>Секрий Андрей</t>
+    <t>Sekriy Andrey</t>
   </si>
   <si>
-    <t>Соловьев Алексей</t>
+    <t>Solov'ev Aleksej</t>
   </si>
   <si>
-    <t>Сотников Юрий</t>
+    <t>Sotnikov Urij</t>
   </si>
   <si>
-    <t>Умаров Умар</t>
+    <t>Umarov Umar</t>
   </si>
   <si>
-    <t>Кислицын Эдуард</t>
+    <t>Kislicyn Eduard</t>
   </si>
   <si>
-    <t>Меметов Сулейман</t>
+    <t>Memetov Suleyman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Ярмола Сергей</t>
+    <t>Yarmola Sergey</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Саки</t>
+    <t>Saki</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Киров</t>
+    <t>Kirov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -705,154 +705,154 @@
       </c>
       <c r="B7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="8">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1999</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1996</v>
+        <v>2011</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>2011</v>
+        <v>1996</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>1985</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="1"/>
@@ -865,117 +865,117 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2003</v>
+        <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>2014</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1984</v>
+        <v>2003</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1977</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -991,51 +991,51 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1988</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1988</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1051,51 +1051,51 @@
       </c>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1991</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1999</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
@@ -1151,51 +1151,51 @@
       </c>
       <c r="D29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1972</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>1991</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>