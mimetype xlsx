--- v2 (2026-06-14)
+++ v3 (2026-09-18)
@@ -1466,51 +1466,51 @@
       </c>
       <c r="C35" s="8">
         <v>2005</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2010</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>2004</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F37" s="1"/>
@@ -1826,51 +1826,51 @@
       </c>
       <c r="C53" s="8">
         <v>2002</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>2009</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
         <v>2007</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F55" s="1"/>
@@ -2686,51 +2686,51 @@
       </c>
       <c r="C96" s="8">
         <v>2007</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E96" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C97" s="8">
         <v>1978</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>125</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C98" s="8">
         <v>1995</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>119</v>
       </c>
       <c r="E98" s="9" t="s">
         <v>128</v>
       </c>
       <c r="F98" s="1"/>