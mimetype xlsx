--- v0 (2026-06-12)
+++ v1 (2026-08-27)
@@ -12,176 +12,179 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>БК "Чемпион" (на Зиповской)</t>
   </si>
   <si>
     <t>Любительский турнир Московская пирамида БК "Чемпион" Краснодар до 40</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.05.2026, БК "Чемпион" (на Зиповской), Россия, Краснодарский край, Краснодар, ул. Зиповская,  36</t>
+    <t>26.05.2026, БК "Чемпион" (на Зиповской), Russian Federation, Krasnodar Territory, Krasnodar, ул. Зиповская,  36</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ившуков Владимир</t>
+    <t>Ivshukov Vladimir</t>
   </si>
   <si>
-    <t>Абрамов Марк</t>
+    <t>Abramov Mark</t>
   </si>
   <si>
-    <t>Белик Евгений</t>
+    <t>Belick Evgeniy</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Джандар Аслан</t>
+    <t>Dgandar Aslan</t>
   </si>
   <si>
-    <t>Сукиасян Норик</t>
+    <t>Sukiasyan Norik</t>
   </si>
   <si>
-    <t>Ибрагимов Марат</t>
+    <t>Ibragimov Marat</t>
   </si>
   <si>
-    <t>Попов Антон</t>
+    <t>Popov Anton</t>
   </si>
   <si>
-    <t>Арустамов Артем</t>
+    <t>Arustamov Artem</t>
   </si>
   <si>
-    <t>Гамбарян Гор</t>
+    <t>Gambaryan Gor</t>
   </si>
   <si>
-    <t>Гасанов Руслан</t>
+    <t>Gasanov Ruslan</t>
   </si>
   <si>
-    <t>Мнацаканов Вадим</t>
+    <t>Mnatsakanov Vadim</t>
   </si>
   <si>
-    <t>Гаврилов Рудик</t>
+    <t>Esayan Marat</t>
   </si>
   <si>
-    <t>Есаян Марат</t>
+    <t>Gavrilov Rudik</t>
   </si>
   <si>
-    <t>Мялин Сергей</t>
+    <t>Mialin Sergei</t>
   </si>
   <si>
-    <t>Шадрин Егор</t>
+    <t>Shadrin Egor</t>
   </si>
   <si>
-    <t>Григорян Грайр</t>
+    <t>Grigoryan Grair</t>
   </si>
   <si>
-    <t>Трандофилов Сергей</t>
+    <t>Trandophilov Sergey</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
+  </si>
+  <si>
+    <t>Rostov-on-Don</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -882,115 +885,115 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1995</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="9" t="s">
+        <v>40</v>
+      </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2010</v>
+        <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="9"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1989</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>