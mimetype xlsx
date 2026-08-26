--- v0 (2026-05-30)
+++ v1 (2026-08-26)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>"Благотворительный турнир Курбан Айт" БК "Монарх"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.05.2026, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>30.05.2026, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Есжанов Буранбай</t>
+    <t>Eszhanov Buranbai</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Kaldarbekov Ruslan</t>
   </si>
   <si>
-    <t>Кенжеханов Бауыржан</t>
+    <t>Kenzhehanov Bauyrzhan</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Курманбаев Берик</t>
+    <t>Kurmanbaev Berik</t>
   </si>
   <si>
-    <t>Омаров Мыктыбек</t>
+    <t>Omarov Myktybek</t>
   </si>
   <si>
-    <t>Солдатов Дмитрий</t>
+    <t>Soldatov Dmitriy</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Асылтаев Нурлан</t>
+    <t>Asyltaev Nurlan</t>
   </si>
   <si>
-    <t>Ким Дарья</t>
+    <t>Kim Darya</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Нарымбетов Закир</t>
+    <t>Narymbetov Zakir</t>
   </si>
   <si>
-    <t>Ким Антон</t>
+    <t>Kim Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -678,74 +678,74 @@
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="1"/>