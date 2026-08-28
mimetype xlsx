--- v0 (2026-06-21)
+++ v1 (2026-08-28)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК Шарики</t>
   </si>
   <si>
     <t>Турнир СБС в Томске 5 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.05.2026, БК Шарики, Россия, Томская область, Томск, Северный городок 48/1</t>
+    <t>30.05.2026, БК Шарики, Russian Federation, Tomsk Region, Tomsk, Северный городок 48/1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
     <t>19 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Седышев Денис</t>
+    <t>Sedyhev Denise</t>
   </si>
   <si>
-    <t>Фещенко Евгений</t>
+    <t>Feschenko Evgeniy</t>
   </si>
   <si>
-    <t>Истомен Тимофей</t>
+    <t>Istomen Timofey</t>
   </si>
   <si>
-    <t>Казакбаев Каныбек</t>
+    <t>Kazakbaev Kanybek</t>
   </si>
   <si>
-    <t>Заболотнов Евгений</t>
+    <t>Karelin Konstantin</t>
   </si>
   <si>
-    <t>Карелин Константин</t>
+    <t>Lukashev Vladimir</t>
   </si>
   <si>
-    <t>Лукашев Владимир</t>
+    <t>Sedunov Aleksey</t>
   </si>
   <si>
-    <t>Седунов Алексей</t>
+    <t>Zabolotnov Evgeniy</t>
   </si>
   <si>
-    <t>Грабовой Алексей</t>
+    <t>Grabovoy Aleksey</t>
   </si>
   <si>
-    <t>Грахов Евгений</t>
+    <t>Grakhov Evgenii</t>
   </si>
   <si>
-    <t>Гуськов Максим</t>
+    <t>Gus'kov Maksim</t>
   </si>
   <si>
-    <t>Красноженов Вадим</t>
+    <t>Krasnojenov Vadim</t>
   </si>
   <si>
-    <t>Крутицкий Денис</t>
+    <t>Krutitskiy Denis</t>
   </si>
   <si>
-    <t>Погодин Алексей</t>
+    <t>Pogodin Alexey</t>
   </si>
   <si>
-    <t>Рахмонов Абдухамед</t>
+    <t>Rahmonov Abduhamed</t>
   </si>
   <si>
-    <t>Шаповалов Александр</t>
+    <t>Sapovalov Aleksandr</t>
   </si>
   <si>
-    <t>Карелин Савелий</t>
+    <t>Karelin Saveliy</t>
   </si>
   <si>
-    <t>Карнаухов Андрей</t>
+    <t>Karnaukhov Andrey</t>
   </si>
   <si>
-    <t>Васильев Алексей</t>
+    <t>Glybin Sergey</t>
   </si>
   <si>
-    <t>Глыбин Сергей</t>
+    <t>Maslov Pavel</t>
   </si>
   <si>
-    <t>Маслов Павел</t>
+    <t>Mindubaev Ildar</t>
   </si>
   <si>
-    <t>Миндубаев Ильдар</t>
+    <t>Puzyrev Semen</t>
   </si>
   <si>
-    <t>Пузырёв Семён</t>
+    <t>Sim Aleksey</t>
   </si>
   <si>
-    <t>Сим Алексей</t>
+    <t>Vasilyev Alexey</t>
   </si>
   <si>
-    <t>Акматов Марат</t>
+    <t>Akmatov Marat</t>
   </si>
   <si>
-    <t>Грахов Роман</t>
+    <t>Ditenbir Anatoliy</t>
   </si>
   <si>
-    <t>Дитенбир Анатолий</t>
+    <t>Grakhov Roman</t>
   </si>
   <si>
-    <t>Скирюха Ксения</t>
+    <t>Ilya Eskin</t>
   </si>
   <si>
-    <t>Хижняков Артём</t>
+    <t>Khizhnyakov Artyom</t>
   </si>
   <si>
-    <t>Эскин Илья</t>
+    <t>Skiryukha Kseniia</t>
   </si>
   <si>
-    <t>Полищук Максим</t>
+    <t>Polishchuk Maksim</t>
   </si>
   <si>
-    <t>Симуткин Ярослав</t>
+    <t>Simutkin Aroslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,111 +755,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1990</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1984</v>
+        <v>1957</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1957</v>
+        <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1035,271 +1035,271 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1974</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1970</v>
+        <v>1976</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1999</v>
+        <v>1971</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1971</v>
+        <v>1986</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1986</v>
+        <v>1963</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1963</v>
+        <v>1970</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>2013</v>
+        <v>1974</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1974</v>
+        <v>2013</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2013</v>
+        <v>1974</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>2005</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1974</v>
+        <v>2013</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8"/>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2010</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>52</v>
       </c>