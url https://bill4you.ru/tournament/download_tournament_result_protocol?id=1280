--- v0 (2025-12-11)
+++ v1 (2026-06-02)
@@ -884,51 +884,51 @@
       </c>
       <c r="C17" s="8">
         <v>1983</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1974</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1996</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="1"/>
@@ -1084,51 +1084,51 @@
       </c>
       <c r="C27" s="8">
         <v>2009</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2007</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
@@ -1204,51 +1204,51 @@
       </c>
       <c r="C33" s="8">
         <v>2009</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2010</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>