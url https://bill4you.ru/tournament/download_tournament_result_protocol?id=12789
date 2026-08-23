--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -20,135 +20,135 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>РООРС "ФЕДЕРАЦИЯ БИЛЬЯРДНОГО СПОРТА МОСКОВСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
     <t>Чемпионат Московской области, динамичная пирамида, женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.05.2026, БК Гандикап, Россия, Московская область, Электросталь, ул. Горького дом 15</t>
+    <t>24.05.2026, БК Гандикап, Russian Federation, Moscow Region, Elektrostal, ул. Горького дом 15</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ставицкая Светлана</t>
+    <t>Stavitskaya Svetlana</t>
   </si>
   <si>
-    <t>Погосян Кристина</t>
+    <t>Pogosyan Kristina</t>
   </si>
   <si>
-    <t>Максимова Светлана</t>
+    <t>Maksimova Svetlana</t>
   </si>
   <si>
-    <t>Щедрина Екатерина</t>
+    <t>Sedrina Ekaterina</t>
   </si>
   <si>
-    <t>Бычкова Елена</t>
+    <t>Bychkova Elena</t>
   </si>
   <si>
-    <t>Палихова Любовь</t>
+    <t>Palikhova Lybov</t>
   </si>
   <si>
-    <t>Ткаченко Ника</t>
+    <t>Tkachenko Nika</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Раменское</t>
+    <t>Ramenskoye</t>
   </si>
   <si>
-    <t>Одинцово</t>
+    <t>Odintsovo</t>
   </si>
   <si>
-    <t>Красногорск</t>
+    <t>Krasnogorsk</t>
   </si>
   <si>
-    <t>Домодедово</t>
+    <t>Domodedovo</t>
   </si>
   <si>
-    <t>Видное</t>
+    <t>Vidnoye</t>
   </si>
   <si>
-    <t>Дзержинский</t>
+    <t>Dzerzhinsky</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>