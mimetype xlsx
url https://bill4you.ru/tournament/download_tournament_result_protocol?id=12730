--- v0 (2026-07-18)
+++ v1 (2026-09-11)
@@ -221,78 +221,78 @@
   <si>
     <t>Уланов Ырыскелди</t>
   </si>
   <si>
     <t>Шадыбеков Акылбек</t>
   </si>
   <si>
     <t>Эсенбеков Чынгыз</t>
   </si>
   <si>
     <t>Абдикаримов Абдулла</t>
   </si>
   <si>
     <t>Буркутбеков Чынарбек</t>
   </si>
   <si>
     <t>Давузов Ислам</t>
   </si>
   <si>
     <t>Керимкулов Нурсултан</t>
   </si>
   <si>
     <t>Кулдашев Эркин</t>
   </si>
   <si>
-    <t>Мирбек уулу Чынгыз</t>
+    <t>Мирбек Уулу Чынгыз</t>
   </si>
   <si>
     <t>Мурзалиев Актан</t>
   </si>
   <si>
     <t>Мусаев Эрназар</t>
   </si>
   <si>
     <t>Ногойбаев Береке</t>
   </si>
   <si>
     <t>Ормокеев Арнал</t>
   </si>
   <si>
     <t>Талантбеков Бекзат</t>
   </si>
   <si>
     <t>Mambetoliev Daniar</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Манасбек уулу Руслан, Омуров Эсентур</t>
+    <t>Манасбек Уулу Руслан, Омуров Эсентур</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
@@ -1004,51 +1004,51 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1986</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1992</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="9" t="s">