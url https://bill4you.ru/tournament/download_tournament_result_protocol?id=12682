--- v0 (2026-06-24)
+++ v1 (2026-09-12)
@@ -65,51 +65,51 @@
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Шевкунов Тихон</t>
   </si>
   <si>
     <t>Желудев Александр</t>
   </si>
   <si>
     <t>Шевкунов Николай</t>
   </si>
   <si>
     <t>Иващенко Петр</t>
   </si>
   <si>
     <t>Горбачев Андрей</t>
   </si>
   <si>
-    <t>ЛАЦЕНЮК АЛЕКСЕЙ</t>
+    <t>Лаценюк Алексей</t>
   </si>
   <si>
     <t>Синьков Игорь</t>
   </si>
   <si>
     <t>Тлостнаков Анзор</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Базолий Сергей</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>