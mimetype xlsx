--- v0 (2026-06-16)
+++ v1 (2026-08-19)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК "Чемпион" (на Зиповской)</t>
   </si>
   <si>
     <t xml:space="preserve">Финальная Сетка </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.05.2026, БК "Чемпион" (на Зиповской), Россия, Краснодарский край, Краснодар, ул. Зиповская,  36</t>
+    <t>16.05.2026, БК "Чемпион" (на Зиповской), Russian Federation, Krasnodar Territory, Krasnodar, ул. Зиповская,  36</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гузов Ростислав</t>
+    <t>Guzov Rostislav</t>
   </si>
   <si>
-    <t>Варданян Размик</t>
+    <t>Vardanan Razmik</t>
   </si>
   <si>
-    <t>Аванесян Самвел</t>
+    <t>Avanesyan Samvel</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Арутюнян Норайр</t>
+    <t>Arutyunyan Norayr</t>
   </si>
   <si>
-    <t>Ловчиков Максим</t>
+    <t>Lovcikov Maksim</t>
   </si>
   <si>
-    <t>Озов Алан</t>
+    <t>Ozov Alan</t>
   </si>
   <si>
-    <t>Смольянинов Вячеслав</t>
+    <t>Smol'aninov Vaceslav</t>
   </si>
   <si>
-    <t>Арутюнов Давид</t>
+    <t>Arutyunov David</t>
   </si>
   <si>
-    <t>Арутюнян Сергей</t>
+    <t>Arutyunyan Sergey</t>
   </si>
   <si>
-    <t>Богатырев Станислав</t>
+    <t>Bogatyrev Stanislav</t>
   </si>
   <si>
-    <t>Ганин Андрей</t>
+    <t>Ganin Andrey</t>
   </si>
   <si>
-    <t>Киричков Илья</t>
+    <t>hjgjkj jghjhk</t>
   </si>
   <si>
-    <t>Паронян Самвел</t>
+    <t>kirihkov ilia</t>
   </si>
   <si>
-    <t>Савков Никита</t>
+    <t>Paronyan Samvel</t>
   </si>
   <si>
-    <t>Тумасян Арутюн</t>
+    <t>Tumasyan Arutyun</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>город Эчмиадзин</t>
+    <t>City of Ejmiatsin</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Волгоград</t>
+    <t>Volgograd</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
   <si>
-    <t>Нальчик</t>
+    <t>Nalchik</t>
   </si>
   <si>
-    <t>Майский</t>
+    <t>Mayskiy</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -894,97 +894,97 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
         <v>1975</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
-        <v>1970</v>
+        <v>1994</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="8">
-        <v>1983</v>
+        <v>1970</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="8">
-        <v>1994</v>
+        <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="8">
         <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>