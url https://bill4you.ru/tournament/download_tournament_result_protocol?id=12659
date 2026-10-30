--- v0 (2026-08-22)
+++ v1 (2026-10-30)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК “Public club Billiards”</t>
   </si>
   <si>
     <t>I Турнир Резидентов Public club Billiards (4 этап)</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>17.05.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>17.05.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Yanihin Evgeniy</t>
+    <t>Янихин Евгений</t>
   </si>
   <si>
-    <t>Laxtin Evgenii</t>
+    <t>Лахтин Евгений</t>
   </si>
   <si>
-    <t>Krestinin Rostislav</t>
+    <t>Крестинин Ростислав</t>
   </si>
   <si>
-    <t>Iovik Egor</t>
+    <t>Иовик Егор</t>
   </si>
   <si>
-    <t>Paderin Petr</t>
+    <t>Падерин Петр</t>
   </si>
   <si>
-    <t>Petrov Oleg</t>
+    <t>Петров Олег</t>
   </si>
   <si>
-    <t>Raxmatullaev Lutfullo</t>
+    <t>Рахматуллаев Лутфулло</t>
   </si>
   <si>
-    <t>Tonkushin Vyacheslav</t>
+    <t>Тонкушин Вячеслав</t>
   </si>
   <si>
-    <t>Boyko Sergey</t>
+    <t>Бойко Сергей</t>
   </si>
   <si>
-    <t>Bulatov Denis</t>
+    <t>Булатов Денис</t>
   </si>
   <si>
-    <t>Dyakov Alexander</t>
+    <t>Дьяков Александр</t>
   </si>
   <si>
-    <t>Elizarov Gennadiy</t>
+    <t>Елизаров Геннадий</t>
   </si>
   <si>
-    <t>Egel Alena</t>
+    <t>Егель Алена</t>
   </si>
   <si>
-    <t>Naryzhnyi Arkhip</t>
+    <t>Нарыжный Архип</t>
   </si>
   <si>
-    <t>Paseka Nikolay</t>
+    <t>Пасека Николай</t>
   </si>
   <si>
-    <t>Starikovich Yuriy</t>
+    <t>Старикович Юрий</t>
   </si>
   <si>
-    <t>Andriyanov Ivan</t>
+    <t>Андриянов Иван</t>
   </si>
   <si>
-    <t>EZDAKOVA LIUDMILA</t>
+    <t>Ездакова Людмила</t>
   </si>
   <si>
-    <t>Paseka Vladimir</t>
+    <t>Пасека Владимир</t>
   </si>
   <si>
-    <t>Trapeznikov Ilya</t>
+    <t>Трапезников Илья</t>
   </si>
   <si>
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
-    <t>Petr Shumkov</t>
+    <t>Шумков Петр</t>
   </si>
   <si>
-    <t>Turinceva Kseniya</t>
+    <t>Туринцева Ксения</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Yekaterinburg</t>
+    <t>Екатеринбург</t>
   </si>
   <si>
-    <t>Tashkent</t>
+    <t>Ташкент</t>
   </si>
   <si>
-    <t>Nizhniy Tagil</t>
+    <t>Нижний Тагил</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1005,74 +1005,74 @@
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1988</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C27" s="8">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
         <v>1980</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E28" s="9" t="s">