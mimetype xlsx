--- v0 (2026-06-03)
+++ v1 (2026-08-21)
@@ -20,246 +20,246 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Открытое первенство "Рязанские надежды" до 16 лет май 2026</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.05.2026, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>16.05.2026, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 31</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Иванов Ян</t>
+    <t>Ivanov Yan</t>
   </si>
   <si>
-    <t>Литвинов Тимур</t>
+    <t>Litvinov Timur</t>
   </si>
   <si>
-    <t>Кузьмин Николай</t>
+    <t>Kuz'min Nikolaj</t>
   </si>
   <si>
-    <t>Рыбкин Антон</t>
+    <t>Rybkin Anton</t>
   </si>
   <si>
-    <t>Брагин Павел</t>
+    <t>Bragin Pavel</t>
   </si>
   <si>
-    <t>Кочуров Данил</t>
+    <t>Kocurov Danil</t>
   </si>
   <si>
-    <t>Павлов Иван</t>
+    <t>Pavlov Ivan</t>
   </si>
   <si>
-    <t>Сальников Андрей</t>
+    <t>Sal'nikov Andrej</t>
   </si>
   <si>
-    <t>Заботин Дмитрий</t>
+    <t>Cernuhin Lev</t>
   </si>
   <si>
-    <t>Князева Алла</t>
+    <t>Knazeva Alla</t>
   </si>
   <si>
-    <t>Кочеткова Злата</t>
+    <t>Kochetkova Zlata</t>
   </si>
   <si>
-    <t>Кузьмин Михаил</t>
+    <t>Kuzmin Michail</t>
   </si>
   <si>
-    <t>Поздеев Виктор</t>
+    <t>Pozdeev Viktor</t>
   </si>
   <si>
-    <t>Прокофьев Егор</t>
+    <t>Prokofev Egor</t>
   </si>
   <si>
-    <t>Руденко Константин</t>
+    <t>Rudenko Konstantin</t>
   </si>
   <si>
-    <t>Чернухин Лев</t>
+    <t>Zabotin Dmitrij</t>
   </si>
   <si>
-    <t>Асаев Иван</t>
+    <t>Asaev Ivan</t>
   </si>
   <si>
-    <t>Беззубцев Марк</t>
+    <t>Bezzubcev Mark</t>
   </si>
   <si>
-    <t>Благова Александра</t>
+    <t>Blagova Aleksandra</t>
   </si>
   <si>
-    <t>Головаш Анна</t>
+    <t>Fedorenko Egor</t>
   </si>
   <si>
-    <t>Златин Даниил</t>
+    <t>Golovash Anna</t>
   </si>
   <si>
-    <t>Иванова Карина</t>
+    <t>Ivanova Karina</t>
   </si>
   <si>
-    <t>Климов Ярослав</t>
+    <t>Klimov Yaroslav</t>
   </si>
   <si>
-    <t>Колбасов Иван</t>
+    <t>Kolbasov Ivan</t>
   </si>
   <si>
-    <t>Колосницына Любовь</t>
+    <t>Kolosnitsena Lubov</t>
   </si>
   <si>
-    <t>Кузьмина Евгения</t>
+    <t>Kuz'mina Evgenia</t>
   </si>
   <si>
-    <t>Матвеев Михаил</t>
+    <t>Matveev Mihail</t>
   </si>
   <si>
-    <t>Мещеряков Ярослав</t>
+    <t>Meserakov Aroslav</t>
   </si>
   <si>
-    <t>Плясунов Дмитрий</t>
+    <t>Plyasunov Dmitriy</t>
   </si>
   <si>
-    <t>Танаев Михаил</t>
+    <t>Tanaev Mihail</t>
   </si>
   <si>
-    <t>Федоренко Егор</t>
+    <t>Zlatin Daniil</t>
   </si>
   <si>
-    <t>Костин Дмитрий</t>
+    <t>Cemodurov Timofej</t>
   </si>
   <si>
-    <t>Макарова Варвара</t>
+    <t>Kostin Dmitriy</t>
   </si>
   <si>
-    <t>Пряхин Артем</t>
+    <t>Makarova Varvara</t>
   </si>
   <si>
-    <t>Пушилин Константин</t>
+    <t>Prahin Artem</t>
   </si>
   <si>
-    <t>Сачкова Ксения</t>
+    <t>Pushilin Konstantin</t>
   </si>
   <si>
-    <t>Ушаков Павел</t>
+    <t>Sachkova Kseniya</t>
   </si>
   <si>
-    <t>Чемодуров Тимофей</t>
+    <t>Ushakov Pavel</t>
   </si>
   <si>
-    <t>Холин Александр</t>
+    <t>Holin Aleksandr</t>
   </si>
   <si>
-    <t>Холина Алла</t>
+    <t>Holina Alla</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Владимир</t>
+    <t>Vladimir</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Касимов</t>
+    <t>Kasimov</t>
   </si>
   <si>
-    <t>Липецк</t>
+    <t>Tula</t>
   </si>
   <si>
-    <t>Тула</t>
+    <t>Lipetsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -880,51 +880,51 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2015</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2015</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="9" t="s">
@@ -1020,51 +1020,51 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2013</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2014</v>
+        <v>2013</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2015</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1100,77 +1100,77 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>2014</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2015</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
@@ -1306,211 +1306,211 @@
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
         <v>2011</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
         <v>2011</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="8">
         <v>2013</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="8">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="8">
         <v>2015</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="8">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8"/>
       <c r="B46" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="8">
         <v>2012</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8"/>