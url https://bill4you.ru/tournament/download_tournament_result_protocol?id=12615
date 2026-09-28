--- v0 (2026-06-14)
+++ v1 (2026-09-28)
@@ -215,54 +215,54 @@
   <si>
     <t>Якупов Ильнур</t>
   </si>
   <si>
     <t>Ахмедов Надир</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>МСМК</t>
   </si>
   <si>
-    <t>МСМК</t>
+    <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Сургут</t>
   </si>
   <si>
     <t>Лянтор</t>
   </si>
   <si>
     <t>Нягань</t>
   </si>
   <si>
     <t>посёлок городского типа Белый Яр</t>
   </si>
@@ -856,51 +856,51 @@
       </c>
       <c r="C12" s="8">
         <v>2001</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2011</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F14" s="1"/>
@@ -956,91 +956,91 @@
       </c>
       <c r="C17" s="8">
         <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>2008</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="1"/>
@@ -1156,51 +1156,51 @@
       </c>
       <c r="C27" s="8">
         <v>2006</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2010</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2013</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F29" s="1"/>