--- v0 (2026-05-31)
+++ v1 (2026-08-28)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Русский клуб</t>
   </si>
   <si>
     <t>Открытый Чемпионат Свердловской области. Пул "10".</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.05.2026, Русский клуб, Россия, Свердловская область, Екатеринбург, ул.Библиотечная,  62а</t>
+    <t>16.05.2026, Русский клуб, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул.Библиотечная,  62а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Фролов Денис</t>
+    <t>Frolov Denis</t>
   </si>
   <si>
-    <t>Плишкин Егор</t>
+    <t>Plishkin Egor</t>
   </si>
   <si>
-    <t>Катаев Максим</t>
+    <t>Kataev Maksim</t>
   </si>
   <si>
-    <t>Подерин Фёдор</t>
+    <t>Poderin Fedor</t>
   </si>
   <si>
-    <t>Белкин Василий</t>
+    <t>Belkin Vasiliy</t>
   </si>
   <si>
-    <t>Курьин Максим</t>
+    <t>Kurin Maxim</t>
   </si>
   <si>
-    <t>Алалыкин Иван</t>
+    <t>Alalikin Ivan</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Ugaii Dmitrii</t>
   </si>
   <si>
-    <t>Булычев Денис</t>
+    <t>Bulychev Denis</t>
   </si>
   <si>
-    <t>Губко Александр</t>
+    <t>Delidov Gleb</t>
   </si>
   <si>
-    <t>Делидов Глеб</t>
+    <t>Goubko Alexander</t>
   </si>
   <si>
-    <t>Нежданов Роман</t>
+    <t>Nezdanov Roman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Миасс</t>
+    <t>Miass</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Пермь</t>
+    <t>Perm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,77 +804,77 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1999</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1984</v>
+        <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2013</v>
+        <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2011</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>