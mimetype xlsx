--- v0 (2026-06-15)
+++ v1 (2026-08-23)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК "Ващенков"</t>
   </si>
   <si>
     <t>Любительский турнир-свободная пирамида до 20 шаров.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.05.2026, БК "Ващенков", Россия, Республика Крым, Симферополь, ул. Екатерининская,  д 51</t>
+    <t>10.05.2026, БК "Ващенков", Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Екатерининская,  д 51</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пыльник Ольга</t>
+    <t>Pylnik Olga</t>
   </si>
   <si>
-    <t>Давликанов Марсель</t>
+    <t>Davlikanov Marsel</t>
   </si>
   <si>
-    <t>Константинов Александр</t>
+    <t>Konstantinov Aleksandr</t>
   </si>
   <si>
-    <t>Ляпман Олег</t>
+    <t>Lyapman Oleg</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Карпенко Александр</t>
+    <t>Karpenko Alexandr</t>
   </si>
   <si>
-    <t>Куровский Игорь</t>
+    <t>Kurovskiy Igor</t>
   </si>
   <si>
-    <t>Лукьянов Александр</t>
+    <t>Lukyanov Aleksandr</t>
   </si>
   <si>
-    <t>Белоусов Михаил</t>
+    <t>Cay Anatoliy</t>
   </si>
   <si>
-    <t>Ибрагимов Рустем</t>
+    <t>Ibragimov Rustem</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Mikhail Belousov</t>
   </si>
   <si>
-    <t>Падалко Игорь</t>
+    <t>Padalko Igor'</t>
   </si>
   <si>
-    <t>Бекиров Энвер</t>
+    <t>Bekirov Enver</t>
   </si>
   <si>
-    <t>Ким Алик</t>
+    <t>Kim Alik</t>
   </si>
   <si>
-    <t>Комарницкий Валерий</t>
+    <t>Komarnickiy Valeriy</t>
   </si>
   <si>
-    <t>Курмаев Рамис</t>
-[...20 lines deleted...]
-    <t>Шалунц Самвел</t>
+    <t>Kurmaev Ramis</t>
   </si>
   <si>
     <t>Asmolovskiy Andrii</t>
   </si>
   <si>
-    <t>Боднарь Николай</t>
+    <t>Bitukov Vladimir</t>
   </si>
   <si>
-    <t>Сидорин Александр</t>
+    <t>Dzhavadov Emin</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Glusak Urij</t>
+  </si>
+  <si>
+    <t>Polhovskaya Elena</t>
+  </si>
+  <si>
+    <t>Raspopov Artem</t>
+  </si>
+  <si>
+    <t>Shalunc Samvel</t>
+  </si>
+  <si>
+    <t>Vavrenyuk Aleksandr</t>
+  </si>
+  <si>
+    <t>Bondar Nikolay</t>
+  </si>
+  <si>
+    <t>Sidorin Sergey</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>посёлок городского типа Большая Лепетиха</t>
+    <t>selyshche miskoho typu Velyka Lepetykha</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Bakhchisarai</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -828,96 +828,96 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1996</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1975</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1979</v>
+      </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>1967</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
@@ -981,111 +981,111 @@
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1981</v>
+        <v>2000</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1956</v>
+        <v>1981</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2003</v>
+        <v>1970</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1970</v>
+        <v>2003</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>47</v>
       </c>
@@ -1119,51 +1119,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1960</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2000</v>
+        <v>1956</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>47</v>
       </c>