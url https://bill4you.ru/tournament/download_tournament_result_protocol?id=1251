--- v3 (2026-06-03)
+++ v4 (2026-09-28)
@@ -902,91 +902,91 @@
       </c>
       <c r="C8" s="8">
         <v>2009</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>2009</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
         <v>2009</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>2007</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F12" s="1"/>
@@ -1265,51 +1265,51 @@
       </c>
       <c r="D26" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>2008</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>2009</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
@@ -1322,51 +1322,51 @@
       </c>
       <c r="C29" s="8">
         <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>110</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>101</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F31" s="1"/>