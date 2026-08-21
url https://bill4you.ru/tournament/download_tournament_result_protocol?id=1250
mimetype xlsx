--- v1 (2026-01-20)
+++ v2 (2026-08-21)
@@ -20,273 +20,273 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Всероссийские соревнования «Юные Легенды», девушки до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.03.2023, БК "Легенда" (г. Москва), Россия, Москва, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
+    <t>29.03.2023, БК "Легенда" (г. Москва), Russian Federation, Moscow, Митино,  м. Волоколамская,  Пятницкое ш.,  д. 3,  ТЦ "Пятница",  2 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кондратьева Валерия</t>
+    <t>Kondrateva Valeriya</t>
   </si>
   <si>
-    <t>Макеева Виктория</t>
+    <t>Makeeva Viktoriya</t>
   </si>
   <si>
-    <t>Горшенина София</t>
+    <t>Gorshenina Sofiya</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>Бобылева Злата</t>
+    <t>Bobyleva Zlata</t>
   </si>
   <si>
-    <t>Ковалева Екатерина</t>
+    <t>Cymbal Dar'a</t>
   </si>
   <si>
-    <t>Цымбал Дарья</t>
+    <t>Kovaleva Ekaterina</t>
   </si>
   <si>
-    <t>Клочкова Анастасия</t>
+    <t>Klockova Anastasia</t>
   </si>
   <si>
-    <t>Кузнецова Елизавета</t>
+    <t>Kuznecova Elizaveta</t>
   </si>
   <si>
-    <t>Михайлик Виктория</t>
+    <t>Mihaylik Viktoriya</t>
   </si>
   <si>
-    <t>Пронина София</t>
+    <t>Pronina Sofiya</t>
   </si>
   <si>
-    <t>Рзянина Лада</t>
+    <t>Rzanina Lada</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Сорокина Юлия</t>
+    <t>Sorokina Ulia</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Бачулис Диана</t>
+    <t>Baculis Diana</t>
   </si>
   <si>
-    <t>Зацепина Дарья</t>
+    <t>Karavaeva Ksenia</t>
   </si>
   <si>
-    <t>Караваева Ксения</t>
+    <t>Mal'kova Ekaterina</t>
   </si>
   <si>
-    <t>Малькова Екатерина</t>
+    <t>Marcenko Ul'ana</t>
   </si>
   <si>
-    <t>Марченко Ульяна</t>
+    <t>Melnikova Polina</t>
   </si>
   <si>
-    <t>Мельникова Полина</t>
+    <t>Radcenko Nina</t>
   </si>
   <si>
-    <t>Радченко Нина</t>
+    <t>Sosnova Polina</t>
   </si>
   <si>
-    <t>Соснова Полина</t>
+    <t>Zacepina Dar'a</t>
   </si>
   <si>
-    <t>Колубова Елена</t>
+    <t>Kolubova Elena</t>
   </si>
   <si>
-    <t>Колубова Злата</t>
+    <t>Kolubova Zlata</t>
   </si>
   <si>
-    <t>Костикова Полина</t>
+    <t>Kostikova Polina</t>
   </si>
   <si>
-    <t>Ксенофонтова Юлиана</t>
+    <t>Ksenofontova Uliana</t>
   </si>
   <si>
-    <t>Ленкова Милана</t>
+    <t>Lenkova Milana</t>
   </si>
   <si>
-    <t>Молчанова Нина</t>
+    <t>Molchanova Nina</t>
   </si>
   <si>
-    <t>Серяченко Валерия</t>
+    <t>Seracenko Valeria</t>
   </si>
   <si>
-    <t>Соловьева Валерия</t>
+    <t>Solov'eva Valeria</t>
   </si>
   <si>
-    <t>Козинцева Мария</t>
+    <t>Khakimova Alexandra</t>
   </si>
   <si>
-    <t>Лазарева Мария</t>
+    <t>Kozinceva Maria</t>
   </si>
   <si>
-    <t>Лесных Вероника</t>
+    <t>Lazareva Maria</t>
   </si>
   <si>
-    <t>Линькова Александра</t>
+    <t>Lesnyh Veronika</t>
   </si>
   <si>
-    <t>Лопашова Полина</t>
+    <t>Lin'kova Aleksandra</t>
   </si>
   <si>
-    <t>Паренкова София</t>
+    <t>Lopasova Polina</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Parenkova Sofia</t>
   </si>
   <si>
-    <t>Юдина Варвара</t>
+    <t>Yudina Varvara</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Voronezh Region</t>
   </si>
   <si>
-    <t>Воронежская область</t>
+    <t>Samara Region</t>
   </si>
   <si>
-    <t>Самарская область</t>
+    <t>Smolensk Region</t>
   </si>
   <si>
-    <t>Смоленская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -867,77 +867,77 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>2010</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1087,174 +1087,174 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>2009</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F32" s="1"/>
@@ -1373,191 +1373,191 @@
       </c>
       <c r="D38" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2009</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2010</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
         <v>2011</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>