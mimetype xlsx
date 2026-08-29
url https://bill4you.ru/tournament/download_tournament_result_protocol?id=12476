--- v0 (2026-05-13)
+++ v1 (2026-08-29)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>Первенство Республики Крым среди ветеранов от 63 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.05.2026, БК Свой (Евпатория), Россия, Республика Крым, Евпатория, Ул.Белинского 3в</t>
+    <t>07.05.2026, БК Свой (Евпатория), Russian Federation, Autonomous Republic of Crimea, Yevpatoriya, Ул.Белинского 3в</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Скачко Олег</t>
+    <t>Skachko Oleg</t>
   </si>
   <si>
-    <t>Старков Виктор</t>
+    <t>Starkov Viktor</t>
   </si>
   <si>
-    <t>Прохоров Вячеслав</t>
+    <t>Prohorov Vyacheslav</t>
   </si>
   <si>
-    <t>Янов Виктор</t>
+    <t>Yanov Viktor</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Куровский Игорь</t>
+    <t>Kurovskiy Igor</t>
   </si>
   <si>
-    <t>Мусаев Эдем</t>
+    <t>Musaev Edem</t>
   </si>
   <si>
-    <t>Олифиренко Владислав</t>
+    <t>Olifirenko Vlad</t>
   </si>
   <si>
-    <t>Александр Белинский</t>
+    <t>Aleksandr Belinskiy</t>
   </si>
   <si>
-    <t>Багнюк Владимир</t>
+    <t>Bagnyuk Vladimir</t>
   </si>
   <si>
-    <t>Владимир Мыльников</t>
+    <t>Chemodanov Viktor</t>
   </si>
   <si>
-    <t>Иванов Сергей</t>
+    <t>Ivanov Sergey</t>
   </si>
   <si>
-    <t>Кириченко Александр</t>
+    <t>Kirichenko Alexander</t>
   </si>
   <si>
-    <t>Милявский Юрий</t>
+    <t>Milyavskiy Yuriy</t>
   </si>
   <si>
-    <t>Путин Илья</t>
+    <t>Mylnikov Vladimir</t>
   </si>
   <si>
-    <t>Чемоданов Виктор</t>
+    <t>Putin Ilya</t>
   </si>
   <si>
-    <t>Виктор Костин</t>
+    <t>Gaponenko Nikolay</t>
   </si>
   <si>
-    <t>Гапоченко Николай</t>
+    <t>Lyamcev Aleksandr</t>
   </si>
   <si>
-    <t>Лямцев Александр</t>
+    <t>Seldushev Vyacheslav</t>
   </si>
   <si>
-    <t>Селдушев Вячеслав</t>
+    <t>Shevchenko Vladimir</t>
   </si>
   <si>
-    <t>Сидорин Александр</t>
+    <t>Sidorin Aleksandr</t>
   </si>
   <si>
-    <t>Таряник Александр</t>
+    <t>Taryanik Aleksandr</t>
   </si>
   <si>
-    <t>Тирияки Виктор</t>
+    <t>Tiriyaki Viktor</t>
   </si>
   <si>
-    <t>Шевченко Владимир</t>
+    <t>Viktor Kostin</t>
   </si>
   <si>
-    <t>Вячеслав Кузнецов</t>
+    <t>Vyacheslav Kuznetsov</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Ярмола Сергей</t>
+    <t>Yarmola Sergey</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Луганск</t>
+    <t>Luhansk</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>ДП Коктебель</t>
+    <t>DP Koktebel</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Стаханов</t>
+    <t>Kadiivka / Stakhanov</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Bakhchisarai</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -881,51 +881,51 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>1941</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1958</v>
+        <v>1947</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1958</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="9" t="s">
@@ -961,151 +961,151 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>1955</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>1965</v>
+        <v>1958</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1947</v>
+        <v>1965</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
-        <v>1947</v>
+        <v>1959</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="8">
-        <v>1962</v>
+        <v>1953</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="8">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="8">
         <v>1953</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
@@ -1141,51 +1141,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="8">
         <v>1955</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="8">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="8">
         <v>1965</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="9" t="s">