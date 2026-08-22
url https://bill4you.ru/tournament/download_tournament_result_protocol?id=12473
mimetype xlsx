--- v0 (2026-05-14)
+++ v1 (2026-08-22)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Чемпионат России 2026. Снукер 15 красных. Команды. Женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.05.2026, Московская академия снукера, Россия, Москва, Ракетный бул.,  д. 16,  6 эт.</t>
+    <t>07.05.2026, Московская академия снукера, Russian Federation, Moscow, Ракетный бул.,  д. 16,  6 эт.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
     <t>Москва-2</t>
   </si>
   <si>
-    <t>Лыпкань Таисия</t>
+    <t>Lypkan' Taisia</t>
   </si>
   <si>
-    <t>Шепелёва Ксения</t>
+    <t>Sepeleva Ksenia</t>
   </si>
   <si>
     <t>Москва-1</t>
   </si>
   <si>
-    <t>Чемякина Анастасия</t>
+    <t>Chemakina Anastasia</t>
   </si>
   <si>
-    <t>Бельденко София</t>
+    <t>Beldenko Sofiia</t>
   </si>
   <si>
     <t>Москва-3</t>
   </si>
   <si>
-    <t>Дзускаева Александра</t>
+    <t>Dzuskaeva Aleksandra</t>
   </si>
   <si>
-    <t>Конкина Ольга</t>
+    <t>Konkina Ol'ga</t>
   </si>
   <si>
     <t>Тюмень</t>
   </si>
   <si>
-    <t>Орлова Наталья</t>
+    <t>Orlova Natal'a</t>
   </si>
   <si>
-    <t>Быкова Елизавета</t>
+    <t>Bykova Elizaveta</t>
   </si>
   <si>
     <t>Московская Область-1</t>
   </si>
   <si>
-    <t>Ставицкая Светлана</t>
+    <t>Stavitskaya Svetlana</t>
   </si>
   <si>
-    <t>Топильская Полина</t>
+    <t>Topilskaya Polina</t>
   </si>
   <si>
     <t>Московская Область-2</t>
   </si>
   <si>
-    <t>Колубова Елена</t>
+    <t>Kolubova Elena</t>
   </si>
   <si>
-    <t>Колубова Злата</t>
+    <t>Kolubova Zlata</t>
   </si>
   <si>
     <t>Новосибирск</t>
   </si>
   <si>
-    <t>Лосева Елизавета</t>
+    <t>Loseva Elizaveta</t>
   </si>
   <si>
-    <t>Лосева Инна</t>
+    <t>Loseva Inna</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Карапетов Сергей</t>
+    <t>Karapetov Sergey</t>
   </si>
   <si>
-    <t>Гурова Виктория</t>
+    <t>Gurova Viktoria</t>
   </si>
   <si>
-    <t>Сероштан Андрей</t>
+    <t>Seroshtan Andrey</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Тюменская область</t>
+    <t>Tyumen Region</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>