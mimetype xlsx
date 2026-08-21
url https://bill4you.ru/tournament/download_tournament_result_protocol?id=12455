--- v0 (2026-05-31)
+++ v1 (2026-08-21)
@@ -20,267 +20,267 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Любительский турнир "LEGENDA"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.05.2026, БК "LEGENDA", Казахстан, Акмолинская область, Астана, ул. Кордай 97</t>
+    <t>09.05.2026, БК "LEGENDA", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кордай 97</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 44</t>
   </si>
   <si>
     <t>49 - 55</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Торекул Нургалил</t>
+    <t>Torekul Nurgalil</t>
   </si>
   <si>
-    <t>Омаров Нурсултан</t>
+    <t>Omarov Nursultan</t>
   </si>
   <si>
-    <t>Мухамедкарим Жаксылык</t>
+    <t>Mukhametkarim Jaksylyk</t>
   </si>
   <si>
-    <t>Югай Игорь</t>
+    <t>Yugay Igor</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Муканбеджан Баян</t>
+    <t>Mukanbedzhan Bayan</t>
   </si>
   <si>
-    <t>Орынбасар Сапар</t>
+    <t>Orynbasar Sapar</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Абдуллаев Данияр</t>
+    <t>Abdullaev Daniyar</t>
   </si>
   <si>
-    <t>Абдыбай Алибек</t>
+    <t>Abdybay Alibek</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Банбаев Медет</t>
+    <t>Banbaev Medet</t>
   </si>
   <si>
-    <t>Батыргалиев Алтай</t>
+    <t>Batyrgaliev Altay</t>
   </si>
   <si>
-    <t>Досжанов Самат</t>
+    <t>Doszhanov Samat</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>UAKHASHOV YERNUR</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Агабек Ержан</t>
+    <t>Agabek Erzhan</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Ермекұлы Азамат</t>
+    <t>Ermekuly Azamat</t>
   </si>
   <si>
-    <t>Кабылкарим Жасулан</t>
+    <t>Kabylkarim Zhasulan</t>
   </si>
   <si>
-    <t>Казбеков Берикжан</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Кайратулы Мурат</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Kayratuly Murat</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Kazbekov Berik</t>
   </si>
   <si>
-    <t>Кылышбаев Бексултан</t>
+    <t>Kylyshbaev Beksultan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Султанбеков Бауыржан</t>
+    <t>Sultanbekov Bauyrzhan</t>
   </si>
   <si>
-    <t>Тайжанов Онгар</t>
+    <t>Tayzhanov Ongar</t>
   </si>
   <si>
-    <t>Усипбаев Нурбол</t>
+    <t>Usipbaev Nurbol</t>
   </si>
   <si>
-    <t>Алип Ауезнур</t>
+    <t>Alip Aueznur</t>
   </si>
   <si>
-    <t>Альменов Айдар</t>
+    <t>Almenov Aidar</t>
   </si>
   <si>
-    <t>Бегайдар Даулетияр</t>
+    <t>Begaidar Dauletiyar</t>
   </si>
   <si>
-    <t>Жаубатыров Адиль</t>
+    <t>Ivanov Aykyn</t>
   </si>
   <si>
-    <t>Иванов Айкын</t>
+    <t>Kamalhan Azamat</t>
   </si>
   <si>
-    <t>Камалхан Азамат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kudabayev Marat</t>
   </si>
   <si>
-    <t>Кудабаев Марат</t>
+    <t>Kural Madiyar</t>
   </si>
   <si>
-    <t>Курал Мадияр</t>
+    <t>Sarsembekov Erlan</t>
   </si>
   <si>
-    <t>Сарсембеков Ерлан</t>
+    <t>Tazabek Dosbol</t>
   </si>
   <si>
-    <t>Тазабек Досбол</t>
+    <t>Zhaubatyrov Adil</t>
   </si>
   <si>
-    <t>Аугамбаев Сабыржан</t>
+    <t>Augambaev Sabyrzhan</t>
   </si>
   <si>
-    <t>Егизбаев Нурбек</t>
+    <t>Halilula Serik</t>
   </si>
   <si>
-    <t>Жумагалиев Медет</t>
+    <t>Kayyrbekov Muhammet</t>
   </si>
   <si>
-    <t>Кайырбеков Мухаммет</t>
+    <t>Kistafin Kanat</t>
   </si>
   <si>
-    <t>Кистафин Канат</t>
+    <t>Musaev Adilet</t>
   </si>
   <si>
-    <t>Мусаев Адлет</t>
+    <t>Nurbek Egyzbaev</t>
   </si>
   <si>
-    <t>Халилула Серик</t>
+    <t>Zhumagaliev Medet</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Смагулов Диас</t>
+    <t>Smagulov Dias</t>
   </si>
   <si>
-    <t>Тажибаев Алиби</t>
+    <t>Tazhibaev Alibi</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1008,71 +1008,71 @@
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1992</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="1"/>
@@ -1142,53 +1142,51 @@
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1991</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F30" s="1"/>
@@ -1198,51 +1196,53 @@
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C32" s="8"/>
+      <c r="C32" s="8">
+        <v>1988</v>
+      </c>
       <c r="D32" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1998</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>74</v>
@@ -1410,91 +1410,89 @@
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>1998</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="8"/>
       <c r="D43" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="8"/>
+      <c r="C44" s="8">
+        <v>1994</v>
+      </c>
       <c r="D44" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F46" s="1"/>
@@ -1504,245 +1502,247 @@
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C48" s="8"/>
+      <c r="C48" s="8">
+        <v>1998</v>
+      </c>
       <c r="D48" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1998</v>
+        <v>1989</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>1972</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C53" s="8"/>
       <c r="D53" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="C56" s="8"/>
+      <c r="C56" s="8">
+        <v>1990</v>
+      </c>
       <c r="D56" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C58" s="8"/>
+      <c r="C58" s="8">
+        <v>1988</v>
+      </c>
       <c r="D58" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8"/>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>