--- v0 (2026-05-05)
+++ v1 (2026-08-26)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Академия Бильярда</t>
   </si>
   <si>
     <t>Турнир в честь открытия БК "АКАДЕМИЯ БИЛЬЯРДА" финальная часть</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.05.2026, Академия Бильярда, Россия, Карачаево-Черкесская Республика, Черкесск, ул. Международная 4"А"</t>
+    <t>03.05.2026, Академия Бильярда, Russian Federation, Karachayevo-Circassian Republic, Cherkessk, ул. Международная 4"А"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Варданян Размик</t>
+    <t>Vardanan Razmik</t>
   </si>
   <si>
-    <t>Ливада Никита</t>
+    <t>Livada Nikita</t>
   </si>
   <si>
-    <t>Алхасов Алиасхаб</t>
+    <t>Alhasov Aliashab</t>
   </si>
   <si>
-    <t>Дагужиев Шахимби</t>
+    <t>Daguzhiev Shahimbi</t>
   </si>
   <si>
-    <t>Григорьев Борис</t>
+    <t>Emelyanova Valeria</t>
   </si>
   <si>
-    <t>Магкеев Георгий</t>
+    <t>Grigorev Boris</t>
   </si>
   <si>
-    <t>Машкина Валерия</t>
+    <t>Magkeev George</t>
   </si>
   <si>
-    <t>Озов Алан</t>
+    <t>Ozov Alan</t>
   </si>
   <si>
-    <t>Белаш Роман</t>
+    <t>Belash Roman</t>
   </si>
   <si>
-    <t>Гаджиев Магомед</t>
+    <t>Dgamilashvili Avraam</t>
   </si>
   <si>
-    <t>Джамелашвили Авраам</t>
+    <t>Gadjiev Magomed</t>
   </si>
   <si>
-    <t>Салгереев Салгерей</t>
+    <t>Khodakovsky Oleg</t>
   </si>
   <si>
-    <t>Сараджев Карен</t>
+    <t>Sajev Karen</t>
   </si>
   <si>
-    <t>Теунаев Расул</t>
+    <t>Salgereev Salgerei</t>
   </si>
   <si>
-    <t>Турдиев Отабек</t>
+    <t>Teunaev Rasul</t>
   </si>
   <si>
-    <t>Ходаковский Олег</t>
+    <t>Turdiev Otabek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Армения</t>
+    <t>Armenia</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -712,93 +712,93 @@
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
         <v>1990</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="8"/>
+      <c r="C12" s="8">
+        <v>1998</v>
+      </c>
       <c r="D12" s="8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>1990</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="1"/>
@@ -811,167 +811,167 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>1994</v>
+        <v>1961</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1961</v>
+        <v>1994</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1997</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="8">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>