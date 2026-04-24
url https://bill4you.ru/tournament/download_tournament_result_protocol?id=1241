--- v1 (2025-12-27)
+++ v2 (2026-04-24)
@@ -1459,51 +1459,51 @@
       </c>
       <c r="D36" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>2005</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>