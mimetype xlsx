--- v0 (2026-06-16)
+++ v1 (2026-08-21)
@@ -20,360 +20,360 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>БК "Чемпион" (на Зиповской)</t>
   </si>
   <si>
     <t>Краснодар! Турнир 1000000 памяти Геворкова Арама 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.05.2026, БК "Чемпион" (на Зиповской), Россия, Краснодарский край, Краснодар, ул. Зиповская,  36</t>
+    <t>16.05.2026, БК "Чемпион" (на Зиповской), Russian Federation, Krasnodar Territory, Krasnodar, ул. Зиповская,  36</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 59</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Арутюнов Давид</t>
+    <t>Arutyunov David</t>
   </si>
   <si>
-    <t>Арутюнян Сергей</t>
+    <t>Arutyunyan Sergey</t>
   </si>
   <si>
-    <t>Богатырев Станислав</t>
+    <t>Bogatyrev Stanislav</t>
   </si>
   <si>
-    <t>Варданян Размик</t>
+    <t>Ganin Andrey</t>
   </si>
   <si>
-    <t>Ганин Андрей</t>
+    <t>kirihkov ilia</t>
   </si>
   <si>
-    <t>Киричков Илья</t>
+    <t>Paronyan Samvel</t>
   </si>
   <si>
-    <t>Паронян Самвел</t>
+    <t>Tumasyan Arutyun</t>
   </si>
   <si>
-    <t>Тумасян Арутюн</t>
+    <t>Vardanan Razmik</t>
   </si>
   <si>
-    <t>Агишев Вадим</t>
+    <t>Agishev Vadim</t>
   </si>
   <si>
-    <t>Богданов Анатолий</t>
+    <t>Bogdanov Anatolij</t>
   </si>
   <si>
-    <t>Келехсаев Мурат</t>
+    <t>Kelehsaev Murat</t>
   </si>
   <si>
-    <t>Клапцов Владимир</t>
+    <t>Klaptcov Vladimir</t>
   </si>
   <si>
-    <t>Муханьков Максим</t>
+    <t>Mukhankov Maxim</t>
   </si>
   <si>
-    <t>Ткаченко Иван</t>
+    <t>Shabanov Konstantin</t>
   </si>
   <si>
-    <t>Удод Сергей</t>
+    <t>Tkachenko Ivan</t>
   </si>
   <si>
-    <t>Шабанов Константин</t>
+    <t>Udod Sergey</t>
   </si>
   <si>
-    <t>Аветян Артур</t>
+    <t>Atarov Kot</t>
   </si>
   <si>
-    <t>Атаров Константин</t>
+    <t>Avetyan Artur</t>
   </si>
   <si>
-    <t>Белич Владислав</t>
+    <t>Belich Vlabislav</t>
   </si>
   <si>
-    <t>Бузоев Аслан</t>
+    <t>Buzoev Aslan</t>
   </si>
   <si>
-    <t>Геваргизов Анатолий</t>
+    <t>Gevargizov Anatoly</t>
   </si>
   <si>
-    <t>Заикин Кирилл</t>
+    <t>Ivchenko Mikhail</t>
   </si>
   <si>
-    <t>Ивченко Михаил</t>
-[...23 lines deleted...]
-    <t>Такмазян Саркис</t>
+    <t>Ivshukov Vladimir</t>
   </si>
   <si>
     <t>Kuzikayn Garik</t>
   </si>
   <si>
-    <t>Айвазян Армен</t>
+    <t>Li Stanislav</t>
   </si>
   <si>
-    <t>Амбарян Алик</t>
+    <t>Medvedev Aleksey</t>
   </si>
   <si>
-    <t>Белик Евгений</t>
+    <t>Mosesov Erland</t>
   </si>
   <si>
-    <t>Дюба Алексей</t>
+    <t>Oganesyan Ruslan</t>
   </si>
   <si>
-    <t>Играков Владимир</t>
+    <t>Popandopulo Nikolay</t>
   </si>
   <si>
-    <t>Исаханов Александр</t>
+    <t>Skvorcov Vladimir</t>
   </si>
   <si>
-    <t>Кеворков Артур</t>
+    <t>Takmazyan Sarkis</t>
   </si>
   <si>
-    <t>Котаев Шота</t>
+    <t>Zaikin Kirill</t>
   </si>
   <si>
-    <t>Лащев Вячеслав</t>
+    <t>Ambarian Alik</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Ayvazyan Armen</t>
   </si>
   <si>
-    <t>Машкин Евгений</t>
+    <t>Belick Evgeniy</t>
   </si>
   <si>
-    <t>Медведев Платон</t>
+    <t>Dyuba Aleksey</t>
   </si>
   <si>
-    <t>Оберемок Виктор</t>
+    <t>Igrakov Vladimir</t>
   </si>
   <si>
-    <t>Пономаренко Наталья</t>
+    <t>Isahanov Aleksandr</t>
   </si>
   <si>
-    <t>Судаков Олег</t>
+    <t>Kevorkov Artur</t>
   </si>
   <si>
-    <t>Тадтаев Алан</t>
+    <t>Kotaev Shota</t>
   </si>
   <si>
-    <t>Егиазарян Артур</t>
+    <t>Lashchev Vlacheslav</t>
   </si>
   <si>
-    <t>Журихин Денис</t>
+    <t>liu igor</t>
   </si>
   <si>
-    <t>Князев Илья</t>
+    <t>Mashkin Evgeniy</t>
   </si>
   <si>
-    <t>Колтунов Дмитрий</t>
+    <t>Medvedev Platon</t>
   </si>
   <si>
-    <t>Мельников Павел</t>
+    <t>Oberemok Viktor</t>
   </si>
   <si>
-    <t>Мовсесян Эдуард</t>
+    <t>Ponomarenko Natalya</t>
   </si>
   <si>
-    <t>Прутян Роберт</t>
+    <t>Sudakov Oleg</t>
   </si>
   <si>
-    <t>ракул сергей</t>
+    <t>Tabtaev Alan</t>
   </si>
   <si>
-    <t>Саркисов Аркадий</t>
+    <t>Egiazaryan Artur</t>
   </si>
   <si>
-    <t>Терещенко Андрей</t>
+    <t>Knyazev Ilya</t>
   </si>
   <si>
-    <t>Хафизов Азизуло</t>
+    <t>Koltunov Dmitriy</t>
   </si>
   <si>
-    <t>Айрапетян Игорь</t>
+    <t>Melnikov Pavel</t>
   </si>
   <si>
-    <t>Кцоев Дмитрий</t>
+    <t>Movsesyan Eduard</t>
   </si>
   <si>
-    <t>Магомедов Руслан</t>
+    <t>Prutyan Robert</t>
   </si>
   <si>
-    <t>Рабаданов Гусейн</t>
+    <t>rakul sergey</t>
   </si>
   <si>
-    <t>Хондзия Рустам</t>
+    <t>Sarkisov Arkadii</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Tereschenko Andrey</t>
+  </si>
+  <si>
+    <t>Xafizov Azizulo</t>
+  </si>
+  <si>
+    <t>Zhurihin Denis</t>
+  </si>
+  <si>
+    <t>Airapetyan Igor</t>
+  </si>
+  <si>
+    <t>Khondzia Rustam</t>
+  </si>
+  <si>
+    <t>ktsoev dima</t>
+  </si>
+  <si>
+    <t>Magomedov Ruslan</t>
+  </si>
+  <si>
+    <t>Rabadanov Gusein</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Майский</t>
+    <t>Mayskiy</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Сочи</t>
+    <t>Sochi</t>
   </si>
   <si>
-    <t>город Эчмиадзин</t>
+    <t>Volgograd</t>
   </si>
   <si>
-    <t>Волгоград</t>
+    <t>City of Ejmiatsin</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Геленджик</t>
+    <t>Gelendzhik</t>
   </si>
   <si>
-    <t>Анапа</t>
+    <t>Vladikavkaz</t>
   </si>
   <si>
-    <t>Владикавказ</t>
+    <t>Anapa</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Krymsk</t>
   </si>
   <si>
-    <t>Крымск</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Армавир</t>
+    <t>Armavir</t>
   </si>
   <si>
-    <t>посёлок Иноземцево</t>
+    <t>posyolok Inozemtsevo</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Цхинвал</t>
+    <t>Tskhinvali</t>
   </si>
   <si>
-    <t>Минеральные Воды</t>
+    <t>Mineralnye Vody</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Кореновск</t>
+    <t>Korenovsk</t>
   </si>
   <si>
-    <t>Хасавюрт</t>
+    <t>Khasavyurt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -886,129 +886,129 @@
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1978</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1975</v>
+        <v>1970</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1970</v>
+        <v>1983</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8"/>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1985</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1098,110 +1098,110 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1984</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1973</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>87</v>
@@ -1236,294 +1236,294 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1976</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1975</v>
+        <v>1959</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1959</v>
+        <v>1967</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1985</v>
+        <v>1983</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E35" s="9"/>
+      <c r="E35" s="9" t="s">
+        <v>87</v>
+      </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E36" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="9"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>1985</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>88</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>1967</v>
+        <v>1983</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E40" s="9"/>
+      <c r="E40" s="9" t="s">
+        <v>95</v>
+      </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="8">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E41" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E41" s="9"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="8">
         <v>1985</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
@@ -1598,91 +1598,91 @@
       </c>
       <c r="D46" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>98</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="8">
         <v>1953</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="8">
         <v>1976</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="8">
         <v>1973</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="8">
         <v>1977</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
@@ -1792,321 +1792,321 @@
       </c>
       <c r="B56" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C56" s="8">
         <v>1976</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>102</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="8">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E57" s="9"/>
+      <c r="E57" s="9" t="s">
+        <v>87</v>
+      </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C58" s="8">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C59" s="8">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C60" s="8">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="8">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C62" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C63" s="8">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C64" s="8">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E64" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E64" s="9"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C65" s="8">
-        <v>1983</v>
+        <v>1968</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E65" s="9"/>
+      <c r="E65" s="9" t="s">
+        <v>104</v>
+      </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C66" s="8">
-        <v>1968</v>
+        <v>1981</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E66" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E66" s="9"/>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8"/>
       <c r="B67" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C67" s="8">
         <v>1984</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8"/>
       <c r="B68" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C68" s="8">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8"/>
       <c r="B69" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C69" s="8">
-        <v>1983</v>
+        <v>1971</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E69" s="9"/>
+      <c r="E69" s="9" t="s">
+        <v>94</v>
+      </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8"/>
       <c r="B70" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C70" s="8">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E70" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E70" s="9"/>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8"/>
       <c r="B71" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C71" s="8">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="10"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="1"/>
     </row>