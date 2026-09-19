--- v2 (2026-06-20)
+++ v3 (2026-09-19)
@@ -182,51 +182,51 @@
   <si>
     <t>Башкатов Евгений</t>
   </si>
   <si>
     <t>Венгеров Денис</t>
   </si>
   <si>
     <t>Головин Евгений</t>
   </si>
   <si>
     <t>Гранкин Кирилл</t>
   </si>
   <si>
     <t>Зайцев Семен</t>
   </si>
   <si>
     <t>Зеленцов Иван</t>
   </si>
   <si>
     <t>Иванов Павел</t>
   </si>
   <si>
     <t>Илюхин Иван</t>
   </si>
   <si>
-    <t>Каримберди-уулу Мухамед</t>
+    <t>Каримберди-Уулу Мухамед</t>
   </si>
   <si>
     <t>Коак Виталий</t>
   </si>
   <si>
     <t>Колосов Денис</t>
   </si>
   <si>
     <t>Куркчи Фёдор</t>
   </si>
   <si>
     <t>Лондарев Дмитрий</t>
   </si>
   <si>
     <t>Старухин Юрий</t>
   </si>
   <si>
     <t>Феоктистов Георгий</t>
   </si>
   <si>
     <t>Цыплаков Константин</t>
   </si>
   <si>
     <t>Алиханов Сардор</t>
   </si>
@@ -1165,51 +1165,51 @@
       </c>
       <c r="C21" s="8">
         <v>1997</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>111</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>117</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>2003</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F23" s="1"/>
@@ -1805,51 +1805,51 @@
       </c>
       <c r="C53" s="8">
         <v>2004</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
         <v>1978</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
         <v>1993</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>113</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>116</v>
       </c>
       <c r="F55" s="1"/>