--- v0 (2026-06-27)
+++ v1 (2026-08-29)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>БК Свой (Евпатория)</t>
   </si>
   <si>
     <t>Летний кубок БК "Свой"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.06.2026, БК Свой (Евпатория), Россия, Республика Крым, Евпатория, Ул.Белинского 3в</t>
+    <t>06.06.2026, БК Свой (Евпатория), Russian Federation, Autonomous Republic of Crimea, Yevpatoriya, Ул.Белинского 3в</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Алиев Саид</t>
+    <t>Aliev Said</t>
   </si>
   <si>
-    <t>Колесник Евгений</t>
+    <t>Kolesnik Evgeniy</t>
   </si>
   <si>
-    <t>Калантай Игорь</t>
+    <t>Kalantai Igor</t>
   </si>
   <si>
-    <t>Карпачев Андрей</t>
+    <t>Karpachew Andrew</t>
   </si>
   <si>
-    <t>Гардиев Камолиддин</t>
+    <t>Ezhikov Viktor</t>
   </si>
   <si>
-    <t>Ежиков Виктор</t>
+    <t>Gardiev Kamoliddin</t>
   </si>
   <si>
-    <t>Лозовой Артем</t>
+    <t>Lozovoy Artem</t>
   </si>
   <si>
-    <t>Лянга Владислав</t>
+    <t>Lyanga Vladislav</t>
   </si>
   <si>
-    <t>Асанов Асан</t>
+    <t>Asanov Asas</t>
   </si>
   <si>
-    <t>Ментаров Рамазан</t>
+    <t>Mentarov Ramazan</t>
   </si>
   <si>
-    <t>Свинобой Константин</t>
+    <t>Sharipov Muhamed</t>
   </si>
   <si>
-    <t>Шарипов Мухамед</t>
+    <t>Svinoboy Konstantin</t>
   </si>
   <si>
-    <t>Гапоченко Николай</t>
+    <t>Gaponenko Nikolay</t>
   </si>
   <si>
-    <t>Колдин Юрий</t>
+    <t>Koldin Yuri</t>
   </si>
   <si>
-    <t>Ризван Аметов</t>
+    <t>Rizvan Ametov</t>
   </si>
   <si>
-    <t>Сидловский Роман</t>
+    <t>Sidlovskiy Roman</t>
   </si>
   <si>
-    <t>Абляметов Ильяс</t>
+    <t>Ablyametov Ilyas</t>
   </si>
   <si>
-    <t>Васильев Константин</t>
+    <t>Chirkov Dmitriy</t>
   </si>
   <si>
-    <t>Карапетян Арсен</t>
+    <t>Karapetyan Arsen</t>
   </si>
   <si>
-    <t>Прощенков Анатолий</t>
+    <t>Proschenkov Anatoliy</t>
   </si>
   <si>
-    <t>Путин Илья</t>
+    <t>Putin Ilya</t>
   </si>
   <si>
-    <t>Степанов Борис</t>
+    <t>Sheyhali Timur</t>
   </si>
   <si>
-    <t>Чирков Дмитрий</t>
+    <t>Stepanov Boris</t>
   </si>
   <si>
-    <t>Шейхали Тимур</t>
+    <t>Vasiljev Konstantin</t>
   </si>
   <si>
-    <t>Рудницкий Руслан</t>
+    <t>Rudnickiy Ruslan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>посёлок городского типа Черноморское</t>
+    <t>pgt Chernomorskoye</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Saint Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -746,77 +746,77 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1997</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1990</v>
+        <v>1977</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1977</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
@@ -866,71 +866,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2003</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1959</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -1006,51 +1006,51 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1986</v>
+        <v>1965</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1989</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
@@ -1086,91 +1086,91 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>1965</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1973</v>
+        <v>2008</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1986</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E32" s="9" t="s">