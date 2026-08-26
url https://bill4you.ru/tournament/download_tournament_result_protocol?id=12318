--- v0 (2026-05-17)
+++ v1 (2026-08-26)
@@ -12,161 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БК "KAZ-AX" Ангрен</t>
   </si>
   <si>
     <t>«Два на Два». Дисциплина: Московская пирамида. (проф)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.05.2026, БК "KAZ-AX" Ангрен, Узбекистан, Ташкентская область, Ангрен, 5/1A квартал,  Ангрен,  Ташкентская область</t>
+    <t>01.05.2026, БК "KAZ-AX" Ангрен, Uzbekistan, Tashkent Region, Angren, 5/1A квартал,  Ангрен,  Ташкентская область</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кадыров Фазлиддин</t>
+    <t>Kadyrov Fazliddin</t>
   </si>
   <si>
-    <t>Холдибеков Ахрор</t>
+    <t>Holdibekov Ahror</t>
   </si>
   <si>
-    <t>Исроилов Дилмурод</t>
+    <t>Hamdamov Elyor</t>
   </si>
   <si>
-    <t>Хамдамов Элер</t>
+    <t>Isroilov Dilmurod</t>
   </si>
   <si>
-    <t>Ахмедов Баходир</t>
+    <t>Ahmedov Bahodir</t>
   </si>
   <si>
-    <t>Ибатов Хасан</t>
+    <t>Ibatov Hasan</t>
   </si>
   <si>
-    <t>Норматов Даврон</t>
+    <t>Normatov Davron</t>
   </si>
   <si>
-    <t>Турдиматов Фарход</t>
+    <t>Turdimatov Farhod</t>
   </si>
   <si>
-    <t>Абдувалиев Нодир</t>
+    <t>Abduvaliev Nodir</t>
   </si>
   <si>
-    <t>Гафиров Умид</t>
+    <t>Gafirov Umid</t>
   </si>
   <si>
-    <t>Жураев Санжарбек</t>
+    <t>Juraev Sanjarbek</t>
   </si>
   <si>
-    <t>Тургунов Нурали</t>
+    <t>Turgunov Nurali</t>
   </si>
   <si>
-    <t>Анваров Диёр</t>
+    <t>Anvarov Diyor</t>
   </si>
   <si>
-    <t>Дилаваров Бехзод</t>
+    <t>Dilavarov Behzod</t>
   </si>
   <si>
-    <t>Тожибоев Умид</t>
+    <t>Tojiboev Umid</t>
   </si>
   <si>
-    <t>Убайдуллаев Тахир</t>
+    <t>Ubaydullaev Taxir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Эсанбоев Нодиржон</t>
+    <t>Esanboev Nodirjon</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ангрен</t>
+    <t>Angren</t>
   </si>
   <si>
-    <t>Янгиабад</t>
+    <t>Yangiabad</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>Akhangaran</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -667,77 +670,77 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
         <v>1983</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1978</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
@@ -867,77 +870,77 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2025</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>2024</v>
+        <v>1997</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2024</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>