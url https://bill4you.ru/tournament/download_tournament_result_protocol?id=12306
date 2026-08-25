--- v0 (2026-06-24)
+++ v1 (2026-08-25)
@@ -20,258 +20,258 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>БК "Сезам"</t>
   </si>
   <si>
     <t>Чемпионат Чувашской Республики по Cвободной пирамиде</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.06.2026, БК "Сезам", Россия, Чувашская Республика — Чувашия, Чебоксары, ул. Мичмана Павлова 12</t>
+    <t>06.06.2026, БК "Сезам", Russian Federation, Chuvash Republic, Cheboksary, ул. Мичмана Павлова 12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Блинов Петр</t>
+    <t>Blinov Petr</t>
   </si>
   <si>
-    <t>Мышкин Дмитрий</t>
+    <t>Myshkin Dmitriy</t>
   </si>
   <si>
-    <t>Гаврилин Евгений</t>
+    <t>Gavrilin Evgenii</t>
   </si>
   <si>
-    <t>Горшков Сергей</t>
+    <t>Gorshkov Sergei</t>
   </si>
   <si>
-    <t>Иванов Денис</t>
+    <t>Ivanov Denis</t>
   </si>
   <si>
-    <t>Пантелеев Юрий</t>
+    <t>Panteleev Yura</t>
   </si>
   <si>
-    <t>Полутин Денис</t>
+    <t>Polutin Denis</t>
   </si>
   <si>
-    <t>Тимофеев Николай</t>
+    <t>Timofeev Nikolai</t>
   </si>
   <si>
-    <t>Жаббаров Юсуф</t>
+    <t>Chameev Yrii</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Ivanov Aleksey</t>
   </si>
   <si>
-    <t>Рыскалкин Дмитрий</t>
+    <t>Ryskalkin Dmitriy</t>
   </si>
   <si>
-    <t>Саргисоа Эдуард</t>
+    <t>Sargisov Eduard</t>
   </si>
   <si>
-    <t>Сергеев Дмитрий</t>
+    <t>Sergeev Dmitrii</t>
   </si>
   <si>
-    <t>Соколов Максим</t>
+    <t>Sokolov Maksim</t>
   </si>
   <si>
-    <t>Чамеев Юрий</t>
+    <t>Yumzhakov Petr</t>
   </si>
   <si>
-    <t>Юмжаков Пётр</t>
+    <t>Zhabbarov Yusuf</t>
   </si>
   <si>
-    <t>Андреев Всеволод</t>
+    <t>Andreev Seva</t>
   </si>
   <si>
-    <t>Вадим Федоров</t>
+    <t>Fedorov Vadim</t>
   </si>
   <si>
-    <t>Иванов Илья</t>
+    <t>Ivanov Ilya</t>
   </si>
   <si>
-    <t>Иванова Оля</t>
+    <t>Ivanova Olga</t>
   </si>
   <si>
-    <t>Медведев Степан</t>
+    <t>Medvedev Stepan</t>
   </si>
   <si>
-    <t>Соснин Александр</t>
+    <t>Sosnin Alexandr</t>
   </si>
   <si>
-    <t>Юмашев Андрей</t>
+    <t>Yanykov Roman</t>
   </si>
   <si>
-    <t>Януков Роман</t>
+    <t>Yumashev Andrey</t>
   </si>
   <si>
-    <t>Аметин Евгений</t>
+    <t>Ametin Evgeniy</t>
   </si>
   <si>
-    <t>Ахметзянов Асхать</t>
+    <t>Axmetzynov Ashat</t>
   </si>
   <si>
-    <t>Васильев Владислав</t>
+    <t>Ivanov Dmitrii</t>
   </si>
   <si>
-    <t>Захаров Константин</t>
+    <t>Mahmadaminov Ali</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Portnov Sergey</t>
   </si>
   <si>
-    <t>Махмадаминов Али</t>
+    <t>Smirnov Timofei</t>
   </si>
   <si>
-    <t>Портнов Сергей</t>
+    <t>Vasilev Vladislav</t>
   </si>
   <si>
-    <t>Смирнов Тимофей</t>
+    <t>Zakharov Konstantin</t>
   </si>
   <si>
-    <t>Григорьев Игорь</t>
+    <t>Egorov Alex</t>
   </si>
   <si>
-    <t>Евстафьева Ирина</t>
+    <t>Egorov Edyard</t>
   </si>
   <si>
-    <t>Егоров Алексей</t>
+    <t>Evstafeva Irina</t>
   </si>
   <si>
-    <t>Егоров Эдуард</t>
+    <t>Fisov Maxim</t>
   </si>
   <si>
-    <t>Иванов Станислав</t>
+    <t>Grigorev Igor</t>
   </si>
   <si>
-    <t>Кузнецов Леонид</t>
+    <t>Ivanov Stanislav</t>
   </si>
   <si>
-    <t>Кузьмин Константин</t>
+    <t>Kuzmin Konstantin</t>
   </si>
   <si>
-    <t>Нараткин Григорий</t>
+    <t>Kuznetsov Leonid</t>
   </si>
   <si>
-    <t>Петров Сергей</t>
+    <t>Naratkin Grisha</t>
   </si>
   <si>
-    <t>Портнов Николай</t>
+    <t>Petrov Sergei</t>
   </si>
   <si>
-    <t>Портнов Павел</t>
+    <t>Portnov Nikolai</t>
   </si>
   <si>
-    <t>Смирнов Валерий</t>
+    <t>Portnov Pavel</t>
   </si>
   <si>
-    <t>Фирсов Максим</t>
+    <t>Shakylov Andrei</t>
   </si>
   <si>
-    <t>Шакулов Андрей</t>
+    <t>Smirnov Valery</t>
   </si>
   <si>
     <t>Vinogradov Evgenii</t>
   </si>
   <si>
     <t>Yaltaev Aleksandr</t>
   </si>
   <si>
-    <t>Полутин Кирилл</t>
+    <t>Polytin Kirill</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Чебоксары</t>
+    <t>Cheboksary</t>
   </si>
   <si>
-    <t>Новочебоксарск</t>
+    <t>Novocheboksarsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,71 +753,71 @@
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="8">
         <v>1987</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>1973</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F11" s="1"/>
@@ -887,51 +887,53 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1995</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1971</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1991</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>70</v>
@@ -1006,72 +1008,70 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1983</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>70</v>
@@ -1166,71 +1166,71 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1987</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1990</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1246,431 +1246,431 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1965</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1987</v>
+        <v>1972</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1974</v>
+        <v>1984</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1972</v>
+        <v>2006</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1984</v>
+        <v>1966</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2006</v>
+        <v>1987</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1971</v>
+        <v>1979</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1967</v>
+        <v>1992</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1995</v>
+        <v>1967</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1959</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1946</v>
+        <v>1995</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1968</v>
+        <v>1946</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1988</v>
+        <v>1968</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>2012</v>
+        <v>1988</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>1976</v>
+        <v>2012</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1979</v>
+        <v>1971</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1971</v>
+        <v>1976</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>1967</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E54" s="9" t="s">