--- v0 (2026-04-27)
+++ v1 (2026-08-23)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК "План Б" бильярд</t>
   </si>
   <si>
     <t>Турнир " Первый Б" по Свободной пирамиде с продолжением</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.04.2026, БК "План Б" бильярд, Россия, Москва, Бутлерова 17</t>
+    <t>26.04.2026, БК "План Б" бильярд, Russian Federation, Moscow, Бутлерова 17</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Власов Дмитрий</t>
+    <t>Vlasov Dmitry</t>
   </si>
   <si>
-    <t>Капралов Денис</t>
+    <t>Kapralov Denis</t>
   </si>
   <si>
-    <t>Дымников Александр</t>
+    <t>Dymnikov Aleksandr</t>
   </si>
   <si>
-    <t>Корнев Михаил</t>
+    <t>Kornev Mikhail</t>
   </si>
   <si>
-    <t>Буряк Максим</t>
+    <t>Buriak Maxim</t>
   </si>
   <si>
-    <t>Колесников Роман</t>
+    <t>Kolesnikov Roman</t>
   </si>
   <si>
-    <t>Набока Александр</t>
+    <t>Naboka Aleksander</t>
   </si>
   <si>
-    <t>Разенков Алексей</t>
+    <t>Razenkov Alexey</t>
   </si>
   <si>
-    <t>Евтушенко Михаил</t>
+    <t>Evtushenko Mihail</t>
   </si>
   <si>
-    <t>Нырков Юрий</t>
+    <t>Nyrkov Yuri</t>
   </si>
   <si>
-    <t>Плетюхин Владимир</t>
+    <t>Pletyuhin Vladimir</t>
   </si>
   <si>
-    <t>Шемаров Андрей</t>
+    <t>Shemarov Andrey</t>
   </si>
   <si>
-    <t>Балданов Михаил</t>
+    <t>Baldanov Mihail</t>
   </si>
   <si>
-    <t>Глебов Константин</t>
+    <t>Glebov Konstantin</t>
   </si>
   <si>
-    <t>Панкратов Олег</t>
+    <t>Pankratov Oleg</t>
   </si>
   <si>
-    <t>Таратенко Михаил</t>
+    <t>Taratenko Mikle</t>
   </si>
   <si>
-    <t>Малышев Олег</t>
+    <t>Malyshev Oleg</t>
   </si>
   <si>
-    <t>Петров Дмитрий</t>
+    <t>Petrov Dmitriy</t>
   </si>
   <si>
-    <t>Романчева Элина</t>
+    <t>Romancheva Elina</t>
   </si>
   <si>
-    <t>Сысоев Михаил</t>
+    <t>SYSOEV MIKHAIL</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Краснокаменск</t>
+    <t>Krasnokamensk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>