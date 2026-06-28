--- v0 (2026-04-29)
+++ v1 (2026-06-28)
@@ -53,54 +53,54 @@
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
-    <t>Адылбаев Эрлан</t>
+    <t>Сотников Юрий</t>
   </si>
   <si>
-    <t>Сотников Юрий</t>
+    <t>Адылбаев Эрлан</t>
   </si>
   <si>
     <t>Соболевская Мария</t>
   </si>
   <si>
     <t>Сырчин Николай</t>
   </si>
   <si>
     <t>Данюк Сергей</t>
   </si>
   <si>
     <t>Сажнев Александр</t>
   </si>
   <si>
     <t>Копытич Артем</t>
   </si>
   <si>
     <t>Сатаров Усеин</t>
   </si>
   <si>
     <t>Ворошилов Иван</t>
   </si>
   <si>
     <t>Мустафаева Диляра</t>
   </si>
@@ -605,74 +605,78 @@
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="8"/>
+      <c r="A8" s="8">
+        <v>1</v>
+      </c>
       <c r="B8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="8">
-        <v>1996</v>
+        <v>1972</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="8"/>
+      <c r="A9" s="8">
+        <v>2</v>
+      </c>
       <c r="B9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="8">
-        <v>1972</v>
+        <v>1996</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8">
         <v>1987</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="9" t="s">