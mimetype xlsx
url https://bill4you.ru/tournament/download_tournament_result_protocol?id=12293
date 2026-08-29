--- v1 (2026-06-28)
+++ v2 (2026-08-29)
@@ -20,138 +20,138 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Премьер-Лига (Симферополь)</t>
   </si>
   <si>
     <t>Кубок БК Премьер-Лига, г. Симферополь</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.04.2026, Премьер-Лига (Симферополь), Россия, Республика Крым, Симферополь, ул. Кирова 78,  ТРЦ Палас</t>
+    <t>26.04.2026, Премьер-Лига (Симферополь), Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Кирова 78,  ТРЦ Палас</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сотников Юрий</t>
+    <t>Sotnikov Urij</t>
   </si>
   <si>
-    <t>Адылбаев Эрлан</t>
+    <t>Adylbaev Erlan</t>
   </si>
   <si>
-    <t>Соболевская Мария</t>
+    <t>Sobolevskaya Mariya</t>
   </si>
   <si>
-    <t>Сырчин Николай</t>
+    <t>Syrchin Nikolay</t>
   </si>
   <si>
-    <t>Данюк Сергей</t>
+    <t>Danyuk Sergey</t>
   </si>
   <si>
-    <t>Сажнев Александр</t>
+    <t>Saznev Aleksandr</t>
   </si>
   <si>
-    <t>Копытич Артем</t>
+    <t>Koputich Artem</t>
   </si>
   <si>
-    <t>Сатаров Усеин</t>
+    <t>Satarov Usein</t>
   </si>
   <si>
-    <t>Ворошилов Иван</t>
+    <t>Mustafaeva Dilara</t>
   </si>
   <si>
-    <t>Мустафаева Диляра</t>
+    <t>Svyatec Andrey</t>
   </si>
   <si>
-    <t>Святец Андрей</t>
+    <t>Voroshilov Ivan</t>
   </si>
   <si>
-    <t>Нечаев Иван</t>
+    <t>Nechaev Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,95 +769,95 @@
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1984</v>
+      </c>
       <c r="D16" s="8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
-      <c r="E16" s="9"/>
+      <c r="E16" s="9" t="s">
+        <v>31</v>
+      </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E18" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E18" s="9"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1982</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">