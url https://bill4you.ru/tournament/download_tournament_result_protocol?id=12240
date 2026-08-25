--- v0 (2026-06-28)
+++ v1 (2026-08-25)
@@ -20,180 +20,180 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>Аксай! Любительский турнир МСК Пирамида в БК "Чемпион " до 45</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.04.2026, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>26.04.2026, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Жакшылыков Бостон</t>
+    <t>Zhanshylykov Boston</t>
   </si>
   <si>
-    <t>Комиссаров Владимир</t>
+    <t>Komissarov Vladimir</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Иванченко Дмитрий</t>
+    <t>Ivanchenko Dmitriy</t>
   </si>
   <si>
-    <t>Иванченко Евгений</t>
+    <t>Ivanchenko Evgeniy</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Крамаренко Павел</t>
+    <t>Kramarenko Pavel</t>
   </si>
   <si>
-    <t>Захаров Армен</t>
+    <t>Coy Sergey</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitriy</t>
   </si>
   <si>
-    <t>Цой Сергей</t>
+    <t>Tsoy Eduard</t>
   </si>
   <si>
-    <t>Цой Эдуард</t>
+    <t>Zaharov Armen</t>
   </si>
   <si>
-    <t>Комиссарова Юлия</t>
+    <t>Komissarova Ulia</t>
   </si>
   <si>
-    <t>Ли Вячаслав</t>
+    <t>Li Vyachaslav</t>
   </si>
   <si>
-    <t>Ли Вячеслав</t>
+    <t>Li Vyacheslav</t>
   </si>
   <si>
-    <t>Шматов Федор</t>
+    <t>Shmatov Fedor</t>
   </si>
   <si>
-    <t>Запорожцев Алексей</t>
+    <t>Kascheev Aleksandr</t>
   </si>
   <si>
-    <t>Кащеев Александр</t>
+    <t>Romanenko Vladimir</t>
   </si>
   <si>
-    <t>Романенко Владимир</t>
+    <t>Sottaev Nurlan</t>
   </si>
   <si>
-    <t>Соттаев Нурлан</t>
+    <t>Zaporozhcev Aleksey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Батайск</t>
+    <t>Bataysk</t>
   </si>
   <si>
-    <t>станица Багаевская</t>
+    <t>stanitsa Bagayevskaya</t>
   </si>
   <si>
-    <t>Аксай</t>
+    <t>Aksay</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -812,114 +812,114 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1981</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1988</v>
+        <v>1976</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1984</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="1"/>
@@ -972,111 +972,111 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1997</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1991</v>
+        <v>1957</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1957</v>
+        <v>1948</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1948</v>
+        <v>1994</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>