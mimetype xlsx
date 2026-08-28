--- v0 (2026-04-29)
+++ v1 (2026-08-28)
@@ -20,243 +20,243 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат ХМАО-Югры среди ветеранов 60 лет и старше, "Комбинированная" </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.04.2026, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>24.04.2026, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Минин Василий</t>
+    <t>Minin Vasiliy</t>
   </si>
   <si>
-    <t>Благодатских Николай</t>
+    <t>Blagodatskih Nikolay</t>
   </si>
   <si>
-    <t>Ершов Олег</t>
+    <t>Ershov Oleg</t>
   </si>
   <si>
-    <t>Короткий Александр</t>
+    <t>Korotkyay Aleksandr</t>
   </si>
   <si>
-    <t>Калимбетов Машрапбек</t>
+    <t>Kalimbetov Mashrapbek</t>
   </si>
   <si>
-    <t>Камалов Рашит</t>
+    <t>Kamalov Rashit</t>
   </si>
   <si>
-    <t>Кудаев Олег</t>
+    <t>Kudaev Oleg</t>
   </si>
   <si>
-    <t>Мавлетянов Рамиль</t>
+    <t>Mavletyanov Ramil</t>
   </si>
   <si>
-    <t>Андрусишин Сергей</t>
+    <t>Andrusishin Sergey</t>
   </si>
   <si>
-    <t>Гусев Николай</t>
+    <t>Davlyatshin Fanis</t>
   </si>
   <si>
-    <t>Давлятшин Фанис</t>
+    <t>Gusev Nikolai</t>
   </si>
   <si>
-    <t>Исмоилов Юлчибой</t>
+    <t>Hachaturov Yuriy</t>
   </si>
   <si>
-    <t>Коровин Валерий</t>
+    <t>Ismoilov Ulciboj</t>
   </si>
   <si>
-    <t>Ленькин Константин</t>
+    <t>Korovin Valeryi</t>
   </si>
   <si>
-    <t>Рогозин Юрий</t>
+    <t>Lenkin Konstantin</t>
   </si>
   <si>
-    <t>Хачатуров Юрий</t>
+    <t>Rogozin Yuriy</t>
   </si>
   <si>
-    <t>Бедель Валерий</t>
+    <t>Bedel Valeriy</t>
   </si>
   <si>
-    <t>Григорьев Виктор</t>
+    <t>Grigorev Viktor</t>
   </si>
   <si>
-    <t>Коновалов Евгений</t>
+    <t>Konovalov Evgenii</t>
   </si>
   <si>
-    <t>Лыско Владимир</t>
+    <t>Lyalyk Bogdan</t>
   </si>
   <si>
-    <t>Лялык Богдан</t>
+    <t>Lysko Vladimir</t>
   </si>
   <si>
-    <t>Сырьев Сергей</t>
+    <t>Shaybakov Radif</t>
   </si>
   <si>
-    <t>Шайбаков Радиф</t>
+    <t>Shestyuk Aleksandr</t>
   </si>
   <si>
-    <t>Шерстюк Александр</t>
+    <t>Syriev Sergei</t>
   </si>
   <si>
-    <t>Баран Василий</t>
+    <t>Baran Vasilii</t>
   </si>
   <si>
-    <t>Биргулиев Амир</t>
+    <t>Birguliev Amir</t>
   </si>
   <si>
-    <t>Василькин Иван</t>
+    <t>Kutipov Al'fir</t>
   </si>
   <si>
-    <t>Кузнецова Елена</t>
+    <t>Kuznecova Elena</t>
   </si>
   <si>
-    <t>Кутипов Альфир</t>
+    <t>Miroshkin Aleksandr</t>
   </si>
   <si>
-    <t>Мирошкин Александр</t>
+    <t>Perhanov Abdisuhan</t>
   </si>
   <si>
-    <t>Перханов Абдисухан</t>
+    <t>Petrova Railya</t>
   </si>
   <si>
-    <t>Петрова Раиля</t>
+    <t>Vasilkin Ivan</t>
   </si>
   <si>
-    <t>Керкин Олег</t>
+    <t>Kerkin Oleg</t>
   </si>
   <si>
-    <t>Кудаев Андрей</t>
+    <t>Kudaev Andrey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>посёлок городского типа Малиновский</t>
+    <t>posyolok gorodskogo tipa Malinovskiy</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
   <si>
-    <t>посёлок городского типа Пионерский</t>
+    <t>posyolok gorodskogo tipa Pionerskiy</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
   <si>
-    <t>Советский</t>
+    <t>Sovetskiy</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>посёлок Солнечный</t>
+    <t>posyolok Solnechny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -895,177 +895,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1957</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1964</v>
+        <v>1951</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1951</v>
+        <v>1965</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1958</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1095,137 +1095,137 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1966</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1963</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1235,157 +1235,157 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1961</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1963</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1962</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>