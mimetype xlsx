--- v0 (2026-05-04)
+++ v1 (2026-08-20)
@@ -20,255 +20,255 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Федерация бильярдного спорта города Астана</t>
   </si>
   <si>
     <t>Чемпионат города Астана по "Свободная пирамиде"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.05.2026, БК START , Казахстан, Акмолинская область, Астана, ул. Кургальжинское шоссе 20</t>
+    <t>02.05.2026, БК START , Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, ул. Кургальжинское шоссе 20</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Карамолдаев Даулет</t>
+    <t>Karamoldaev Daulet</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>Chernega Yuriy</t>
   </si>
   <si>
-    <t>Молдабеков Арлан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Сеитов Серикбай</t>
+    <t>Moldabekov Arlan</t>
   </si>
   <si>
-    <t>Чернега Юрий</t>
+    <t>Seitov Serikbay</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Байбулатов Марат</t>
+    <t>Baybulatov Marat</t>
   </si>
   <si>
-    <t>Байгалиев Адильжан</t>
+    <t>Baygaliev Adilzhan</t>
   </si>
   <si>
-    <t>Бекхожин Бахытбек</t>
+    <t>Bekhozhin Bahytbek</t>
   </si>
   <si>
-    <t>Дюсенов Динмухамед</t>
+    <t>Dyusenov Dinmuhamed</t>
   </si>
   <si>
-    <t>Жамалов Куаныш</t>
+    <t>Toktasynov Tolymzhan</t>
   </si>
   <si>
-    <t>Токтасынов Толымжан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Zhamalov Kuanysh</t>
   </si>
   <si>
-    <t>Абдуллаев Данияр</t>
+    <t>Abdullaev Daniyar</t>
   </si>
   <si>
-    <t>Абилкадиров Айзат</t>
+    <t>Abilkadirov Ayzat</t>
   </si>
   <si>
-    <t>Джангарашев Джалил</t>
+    <t>Dzhangarashev Dzhalil</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliyev Ulan</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Erkymbekov Esbol</t>
   </si>
   <si>
-    <t>Жунусов Азамат</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Ryshmanov Arman</t>
   </si>
   <si>
-    <t>Меркимбеков Есбол</t>
+    <t>Sayasatov Ernar</t>
   </si>
   <si>
-    <t>Рышманов Арман</t>
+    <t>Sembaev Olzhas</t>
   </si>
   <si>
-    <t>Саясатов Ернар</t>
+    <t>Tuganbaev Dauren</t>
   </si>
   <si>
-    <t>Сембаев Олжас</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Туганбаев Даурен</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Ykylasov Kayrat</t>
   </si>
   <si>
-    <t>Ыкыласов Кайрат</t>
+    <t>Zhunusov Azamat</t>
   </si>
   <si>
-    <t>Абжами Куатжан</t>
+    <t>Abzhami Kuatzhan</t>
   </si>
   <si>
-    <t>Айтымов Арман</t>
+    <t>Aitymov Arman</t>
   </si>
   <si>
-    <t>Бахытжан Дархан</t>
+    <t>Bakhytzhan Darkhan</t>
   </si>
   <si>
-    <t>Бидаулетов Максат</t>
+    <t>Bidauletov Maxat</t>
   </si>
   <si>
-    <t>Есболов Султан</t>
+    <t>Esbolov Sultan</t>
   </si>
   <si>
-    <t>Каржаубаев Руслан</t>
+    <t>Hisimov Akan</t>
   </si>
   <si>
-    <t>Құрасбек Ерлан</t>
+    <t>Karzhaubaev Ruslan</t>
   </si>
   <si>
-    <t>Носенко Данил</t>
+    <t>Kurasbek Yerlan</t>
   </si>
   <si>
-    <t>Сайдуакасов Дамир</t>
+    <t>Nossenko Danil</t>
   </si>
   <si>
-    <t>Сафаров Дмитрий</t>
+    <t>Safarov Dmitry</t>
   </si>
   <si>
-    <t>Хисимов Акан</t>
+    <t>Saiduakassov Damir</t>
   </si>
   <si>
-    <t>Бейсенов Бахтияр</t>
+    <t>Beisenov Bakhtiyar</t>
   </si>
   <si>
-    <t>Каиров Улыкбек</t>
+    <t>Kairov Ulykbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Репин Денис</t>
+    <t>Repin Denis</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Алматинская область</t>
+    <t>Almaty oblysy</t>
   </si>
   <si>
-    <t>Акмолинская область</t>
+    <t>Astana respýblıkalyq mańyzdy qala</t>
   </si>
   <si>
-    <t>Павлодарская область</t>
+    <t>Pavlodar oblysy</t>
   </si>
   <si>
-    <t>область Абай</t>
+    <t>Abai oblysy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -806,108 +806,108 @@
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="8"/>
+      <c r="C12" s="8">
+        <v>1993</v>
+      </c>
       <c r="D12" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1993</v>
+        <v>1970</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -980,72 +980,72 @@
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1993</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
@@ -1111,262 +1111,262 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1987</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1992</v>
+        <v>1980</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C30" s="8"/>
+      <c r="C30" s="8">
+        <v>1980</v>
+      </c>
       <c r="D30" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1980</v>
+        <v>1992</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="8"/>
+      <c r="C35" s="8">
+        <v>1991</v>
+      </c>
       <c r="D35" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1990</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>2003</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>68</v>
@@ -1456,129 +1456,129 @@
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="8"/>
       <c r="D45" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C46" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="8">
-        <v>1983</v>
+        <v>1992</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C48" s="8">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C50" s="8"/>
+      <c r="C50" s="8">
+        <v>1982</v>
+      </c>
       <c r="D50" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8"/>
       <c r="B51" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>