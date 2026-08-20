--- v0 (2026-05-02)
+++ v1 (2026-08-20)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>БК “Public club Billiards”</t>
   </si>
   <si>
     <t>Итоговый Турнир Резидентов Public club Billiards (3 этап)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.04.2026, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>26.04.2026, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Нарыжный Архип</t>
+    <t>Naryzhnyi Arkhip</t>
   </si>
   <si>
-    <t>Медведев Артем</t>
+    <t>Medvedev Artem</t>
   </si>
   <si>
-    <t>Тонкушин Вячеслав</t>
+    <t>Tonkushin Vyacheslav</t>
   </si>
   <si>
-    <t>Крестинин Ростислав</t>
+    <t>Krestinin Rostislav</t>
   </si>
   <si>
-    <t>Иовик Егор</t>
+    <t>Iovik Egor</t>
   </si>
   <si>
-    <t>Лавелин Михаил</t>
+    <t>Lavelin Mikhail</t>
   </si>
   <si>
-    <t>Лахтин Евгений</t>
+    <t>Laxtin Evgenii</t>
   </si>
   <si>
-    <t>Пасека Николай</t>
+    <t>Paseka Nikolay</t>
   </si>
   <si>
-    <t>Бойко Сергей</t>
+    <t>Boyko Sergey</t>
   </si>
   <si>
-    <t>Перминов Сергей</t>
+    <t>Perminov Sergey</t>
   </si>
   <si>
-    <t>Петров Олег</t>
+    <t>Petrov Oleg</t>
   </si>
   <si>
-    <t>Старикович Юрий</t>
+    <t>Starikovich Yuriy</t>
   </si>
   <si>
-    <t>Богатырев Александр</t>
+    <t>Bogatyrev Aleksandr</t>
   </si>
   <si>
-    <t>Егель Алена</t>
+    <t>Egel Alena</t>
   </si>
   <si>
-    <t>Падерин Петр</t>
+    <t>Paderin Petr</t>
   </si>
   <si>
-    <t>Теренин Александр</t>
+    <t>Terenin Aleksandr</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шумков Петр</t>
+    <t>Petr Shumkov</t>
   </si>
   <si>
-    <t>Туринцева Ксения</t>
+    <t>Turinceva Kseniya</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нижний Тагил</t>
+    <t>Nizhniy Tagil</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>