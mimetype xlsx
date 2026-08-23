--- v0 (2026-06-08)
+++ v1 (2026-08-23)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Школа Бильярда Poolschool</t>
   </si>
   <si>
     <t>Кубок Спартака (пул, все желающие)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.05.2026, Спортивно-бильярдный зал Москвич, Россия, Москва, Волгоградский проспект,  дом 46/15с10</t>
+    <t>16.05.2026, Спортивно-бильярдный зал Москвич, Russian Federation, Moscow, Волгоградский проспект,  дом 46/15с10</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ринк Антон</t>
+    <t>Rink Anton</t>
   </si>
   <si>
-    <t>Левинсон Максим</t>
+    <t>Levinson Maxim</t>
   </si>
   <si>
-    <t>Бекренев Григорий</t>
+    <t>Bekrenev Grigoriy</t>
   </si>
   <si>
-    <t>Органов Александр</t>
+    <t>Organov Aleksandr</t>
   </si>
   <si>
-    <t>Каландаров Артем</t>
+    <t>Kalandarov Artem</t>
   </si>
   <si>
-    <t>Колесников Владимир</t>
+    <t>Kolesnikov Vladimir</t>
   </si>
   <si>
-    <t>Мухортов Виталий</t>
+    <t>Mukhortov Vitaly</t>
   </si>
   <si>
-    <t>Сергеев Игорь</t>
+    <t>Sergeev Igor</t>
   </si>
   <si>
-    <t>Гоцев Владислав</t>
+    <t>Cemakin Sergey</t>
   </si>
   <si>
-    <t>Степан Самсин</t>
+    <t>Gocev Vladislav</t>
   </si>
   <si>
-    <t>Тсумори Кен</t>
+    <t>Samsin Stepan</t>
   </si>
   <si>
-    <t>Чемякин Сергей</t>
+    <t>Tsumori Ken</t>
   </si>
   <si>
-    <t>Амелин Евгений</t>
+    <t>AMELIN EVGENII</t>
   </si>
   <si>
-    <t>Анисимов Александр</t>
+    <t>Anisimov Aleksandr</t>
   </si>
   <si>
-    <t>Зацепилов Антон</t>
+    <t>Popov Mikhail</t>
   </si>
   <si>
-    <t>Попов Михаил</t>
+    <t>Zacepilov Anton</t>
   </si>
   <si>
-    <t>Гоцев Александр</t>
+    <t>Gocev Aleksandr</t>
   </si>
   <si>
-    <t>Григорьев Геннадий</t>
+    <t>Grigor'ev Gennadij</t>
   </si>
   <si>
-    <t>Капустина Людмила</t>
+    <t>Kapustina Ludmila</t>
   </si>
   <si>
-    <t>Ковальчук Михаил</t>
+    <t>Kovalchuk Mikhail</t>
   </si>
   <si>
-    <t>Лютфалиев Руслан</t>
+    <t>Lyutfaliev Ruslan</t>
   </si>
   <si>
-    <t>Овсепян Артем</t>
+    <t>Omelchenko Grigoriy</t>
   </si>
   <si>
-    <t>Омельченко Григорий</t>
+    <t>Ovsepyan Artem</t>
   </si>
   <si>
-    <t>Шешенин Лука</t>
+    <t>Shesheshin Luka</t>
   </si>
   <si>
-    <t>Гоцев Евгений</t>
+    <t>Dolgy Viktor</t>
   </si>
   <si>
-    <t>Долгий Виктор</t>
+    <t>Gocev Evgenij</t>
   </si>
   <si>
-    <t>Жарких Роман</t>
+    <t>Zharkih Roman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Париж</t>
+    <t>Paris</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Одинцово</t>
+    <t>Odintsovo</t>
   </si>
   <si>
-    <t>Сергиев Посад</t>
+    <t>Sergiyev Posad</t>
   </si>
   <si>
-    <t>Красногорск</t>
+    <t>Krasnogorsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -828,111 +828,111 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1989</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2004</v>
+        <v>1980</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1979</v>
+        <v>1999</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1983</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -948,77 +948,77 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1983</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1989</v>
+        <v>1988</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1969</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1088,131 +1088,131 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1978</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1981</v>
+        <v>1963</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1963</v>
+        <v>1981</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2008</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>2003</v>
+        <v>1986</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>2007</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="9" t="s">