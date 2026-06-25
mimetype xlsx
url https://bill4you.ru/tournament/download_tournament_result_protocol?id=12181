--- v0 (2026-04-28)
+++ v1 (2026-06-25)
@@ -86,111 +86,111 @@
   <si>
     <t>Модестов Андрей</t>
   </si>
   <si>
     <t>Васиченко Евгений</t>
   </si>
   <si>
     <t>ИГМУ</t>
   </si>
   <si>
     <t>Малов Игорь</t>
   </si>
   <si>
     <t>Гвак Анастасия</t>
   </si>
   <si>
     <t>ИГОДКБ</t>
   </si>
   <si>
     <t>Виноградова Наталия</t>
   </si>
   <si>
     <t>Альбот Вадим</t>
   </si>
   <si>
-    <t>ИОКБ</t>
-[...7 lines deleted...]
-  <si>
     <t>ИОКТБ</t>
   </si>
   <si>
     <t>Шестопалов Эдуард</t>
   </si>
   <si>
     <t>Рыжбов Евгений</t>
   </si>
   <si>
     <t>ИСП №1</t>
   </si>
   <si>
     <t>Старков Даниил</t>
   </si>
   <si>
     <t>Амбросов Антон</t>
   </si>
   <si>
     <t>Боханская РБ</t>
   </si>
   <si>
     <t>Хаштанкеев Виктор</t>
   </si>
   <si>
     <t>Полоненко Николай</t>
   </si>
   <si>
+    <t>ИОКБ</t>
+  </si>
+  <si>
+    <t>Корж Сергей</t>
+  </si>
+  <si>
+    <t>Пак Евгений</t>
+  </si>
+  <si>
+    <t>ИМДКБ</t>
+  </si>
+  <si>
+    <t>Мартынов Никита</t>
+  </si>
+  <si>
+    <t>Богдановский Иван</t>
+  </si>
+  <si>
     <t>Иркутская РБ</t>
   </si>
   <si>
     <t>Лыткин Виктор</t>
   </si>
   <si>
     <t>Бутяев Алексей</t>
   </si>
   <si>
     <t>ИГКБ 9</t>
   </si>
   <si>
     <t>Арбатский Евгений</t>
   </si>
   <si>
     <t>Шнитко Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Богдановский Иван</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Иркутск</t>
   </si>
   <si>
     <t>Ангарск</t>
   </si>
 </sst>
 </file>
 
@@ -952,131 +952,131 @@
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="9">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="9">
-        <v>1999</v>
+        <v>1980</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="9">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>6</v>
       </c>
@@ -1262,131 +1262,131 @@
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="9"/>
       <c r="B45" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C45" s="9">
-        <v>1988</v>
+        <v>1999</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="9"/>
       <c r="B46" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C46" s="9">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8" customHeight="1" ht="3">
       <c r="A47" s="9"/>
       <c r="B47" s="12"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="12"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11" t="s">
         <v>50</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="9"/>
       <c r="B49" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C49" s="9">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E49" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="9"/>
       <c r="B50" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C50" s="9">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E50" s="12" t="s">
         <v>50</v>
       </c>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8" customHeight="1" ht="3">
       <c r="A51" s="9"/>
       <c r="B51" s="12"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="12"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="13"/>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>