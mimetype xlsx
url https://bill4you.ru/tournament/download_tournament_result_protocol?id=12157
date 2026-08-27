--- v0 (2026-05-31)
+++ v1 (2026-08-27)
@@ -20,342 +20,342 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>ФБС Республики Башкортостан</t>
   </si>
   <si>
     <t>Турнир посвященный памяти Аюпова Ришата Расимовича</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.05.2026, БК "ЧЕМПИОН, Россия, Республика Башкортостан, Туймазы, ул. Советская 3/1а</t>
+    <t>02.05.2026, БК "ЧЕМПИОН, Russian Federation, Republic of Bashkortostan, Tuymazy, ул. Советская 3/1а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 58</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Рыбников Владимир</t>
+    <t>Rybnikov Vladimir</t>
   </si>
   <si>
-    <t>Поезжалов Игорь</t>
+    <t>Poezzhalov Igor</t>
   </si>
   <si>
-    <t>Исайчев Никита</t>
+    <t>Isaychev Nikita</t>
   </si>
   <si>
-    <t>Аюпов Айнур</t>
+    <t>Ayupov Aynur</t>
   </si>
   <si>
-    <t>Ганиев Альберт</t>
+    <t>Ganiev Al'bert</t>
   </si>
   <si>
-    <t>Пушкарев Алексей</t>
+    <t>Hvan Robert</t>
   </si>
   <si>
-    <t>Резбаев Дамир</t>
+    <t>Pushkarev Aleksey</t>
   </si>
   <si>
-    <t>Хван Роберт</t>
+    <t>Rezbaev Damir</t>
   </si>
   <si>
-    <t>Агеев Павел</t>
+    <t>Ageev Pavel</t>
   </si>
   <si>
-    <t>Габдрахманов Ринат</t>
+    <t>Gabdrahmanov Rinat</t>
   </si>
   <si>
-    <t>Закиров Айдар</t>
+    <t>Hayrutdinov Ayrat</t>
   </si>
   <si>
-    <t>Лукманов Тимур</t>
+    <t>Lukmanov Timur</t>
   </si>
   <si>
-    <t>Мингазова Альфия</t>
+    <t>Mingazova Alfiya</t>
   </si>
   <si>
-    <t>Новиков Сергей</t>
+    <t>Novikov Sergey</t>
   </si>
   <si>
-    <t>Судьин Станислав</t>
+    <t>Sudin Stanislav</t>
   </si>
   <si>
-    <t>Хайрутдинов Айрат</t>
+    <t>Zakirov Aydar</t>
   </si>
   <si>
-    <t>Бахтиозин Равиль</t>
+    <t>Behtiozin Ravil</t>
   </si>
   <si>
-    <t>Гаврилов Руслан</t>
+    <t>Dzhlavyan Vardan</t>
   </si>
   <si>
-    <t>Джлавян Вардан</t>
+    <t>Gavrilov Ruslan</t>
   </si>
   <si>
-    <t>Идиятов Рамиль</t>
+    <t>Idiyatoc Ramil</t>
   </si>
   <si>
-    <t>Михайлов Сергей</t>
+    <t>Mihaylov Sergey</t>
   </si>
   <si>
-    <t>Михеев Александр</t>
+    <t>Miheev Aleksandr</t>
   </si>
   <si>
-    <t>Образцов Александр</t>
+    <t>Obrazcov Aleksandr</t>
   </si>
   <si>
-    <t>Шаяхметов Ринат</t>
+    <t>Shayahmetov Rinat</t>
   </si>
   <si>
-    <t>Галстян Ерванд</t>
+    <t>Dzhinisyan Artak</t>
   </si>
   <si>
-    <t>Джинисян Артак</t>
+    <t>Galstyan Ervand</t>
   </si>
   <si>
-    <t>Зинатуллин Рамиль</t>
+    <t>Habibov Ramil</t>
   </si>
   <si>
-    <t>Коровкин Борис</t>
+    <t>Korovkin Boris</t>
   </si>
   <si>
-    <t>Нагимов Марат</t>
+    <t>Nagimov Marat</t>
   </si>
   <si>
-    <t>Нуруллин Ринат</t>
+    <t>Nurullin Rinat</t>
   </si>
   <si>
-    <t>Солодухин Александр</t>
+    <t>Solodukhin Alexandr</t>
   </si>
   <si>
-    <t>Хабибов Рамиль</t>
+    <t>Zinatullin Ramil</t>
   </si>
   <si>
-    <t>Арслангареев Николай</t>
+    <t>Arslangareev Nikolay</t>
   </si>
   <si>
-    <t>Болтабаев Ихтиержан</t>
+    <t>Boltabaev Ihtierzhan</t>
   </si>
   <si>
-    <t>Валеев Ильшат</t>
+    <t>Dmitrij Kuzmenko</t>
   </si>
   <si>
-    <t>Галимуллин Марат</t>
+    <t>Frolov Anatoliy</t>
   </si>
   <si>
-    <t>Гарифуллин Рустем</t>
+    <t>Galimullin Marat</t>
   </si>
   <si>
-    <t>Гундогдыев Сердар</t>
+    <t>Garifullin Rustem</t>
   </si>
   <si>
-    <t>Костусенко Николай</t>
+    <t>Gundogdyyev Serdar</t>
   </si>
   <si>
-    <t>Кузьменко Дмитрий</t>
+    <t>Kostucenko Nikolai</t>
   </si>
   <si>
-    <t>Латыпов Азат</t>
+    <t>Latypov Azat</t>
   </si>
   <si>
-    <t>Леонтьев Артур</t>
+    <t>Leontev Artur</t>
   </si>
   <si>
-    <t>Павлов Леонид</t>
+    <t>Pavlov Leonid</t>
   </si>
   <si>
-    <t>Саитбурханов Арсен</t>
+    <t>Saitburhanov Arsen</t>
   </si>
   <si>
-    <t>Семенов Юрий</t>
+    <t>Semenov Yuriy</t>
   </si>
   <si>
-    <t>Срутдинов Альберт</t>
+    <t>Shakirov Ramil</t>
   </si>
   <si>
-    <t>Фролов Анатолий</t>
+    <t>Srutdinov Al'bert</t>
   </si>
   <si>
-    <t>Шакиров Рамиль</t>
+    <t>Valeev Ilshat</t>
   </si>
   <si>
-    <t>Блбулян Гор</t>
+    <t>Blbulyan Gor</t>
   </si>
   <si>
-    <t>Гареев Зифир</t>
+    <t>Enikeev Timur</t>
   </si>
   <si>
-    <t>Гимадеев Юрислан</t>
+    <t>Gareev Zifir</t>
   </si>
   <si>
-    <t>Еникеев Тимур</t>
+    <t>Gimadeev Yuroslan</t>
   </si>
   <si>
-    <t>Муслахов Рим</t>
+    <t>Hajretdinov Al'fred</t>
   </si>
   <si>
-    <t>Низамутдинов Ярослав</t>
+    <t>Muslahov Rim</t>
   </si>
   <si>
-    <t>Нургалеев Артур</t>
+    <t>Nizamutdinov Yaroslav</t>
   </si>
   <si>
-    <t>Романенко Никита</t>
+    <t>Nurgaleev Artur</t>
   </si>
   <si>
-    <t>Сердаров Куват</t>
+    <t>Romanenko Nikita</t>
   </si>
   <si>
-    <t>Хайретдинов Альфред</t>
+    <t>Serdarov Kuvvat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Чанышев Азамат</t>
+    <t>Chanyshev Azamat</t>
   </si>
   <si>
-    <t>Полищук Денис</t>
+    <t>Polisuk Denis</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
   <si>
-    <t>Туймазы</t>
+    <t>Tuymazy</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Альметьевск</t>
+    <t>Almetyevsk</t>
   </si>
   <si>
-    <t>Нижнекамск</t>
+    <t>Nizhnekamsk</t>
   </si>
   <si>
-    <t>Набережные Челны</t>
+    <t>Naberezhnye Chelny</t>
   </si>
   <si>
-    <t>Белебей</t>
+    <t>Belebey</t>
   </si>
   <si>
-    <t>Азнакаево</t>
+    <t>Aznakayevo</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
   <si>
-    <t>Лениногорск</t>
+    <t>Leninogorsk</t>
   </si>
   <si>
-    <t>Норильск</t>
+    <t>Norilsk</t>
   </si>
   <si>
-    <t>Октябрьский</t>
+    <t>Oktyabrskiy</t>
   </si>
   <si>
-    <t>Челябинск</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>Chelyabinsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -916,94 +916,94 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F16" s="1"/>
@@ -1016,57 +1016,57 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>1990</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>1997</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
@@ -1116,117 +1116,117 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
         <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1953</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1995</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1296,97 +1296,97 @@
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>1985</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
-        <v>1991</v>
+        <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1979</v>
+        <v>1991</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1986</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
         <v>1982</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
@@ -1442,51 +1442,51 @@
       </c>
       <c r="D38" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>1986</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2001</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
@@ -1496,151 +1496,151 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="8">
         <v>1976</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
-        <v>1975</v>
+        <v>1981</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1971</v>
+        <v>1987</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1976</v>
+        <v>1971</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>1997</v>
+        <v>1976</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1952</v>
+        <v>1997</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>1981</v>
+        <v>1952</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
         <v>1987</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E48" s="9" t="s">
@@ -1716,295 +1716,295 @@
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C52" s="8">
         <v>1968</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
-        <v>1984</v>
+        <v>1973</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E53" s="9"/>
+      <c r="E53" s="9" t="s">
+        <v>87</v>
+      </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C54" s="8">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="E54" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E54" s="9"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>1990</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>87</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>1947</v>
+        <v>1993</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
-        <v>2001</v>
+        <v>1947</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
-        <v>1993</v>
+        <v>2001</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>1972</v>
+        <v>1989</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="8">
-        <v>1997</v>
+        <v>1972</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
-        <v>1985</v>
+        <v>1997</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="8">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="8">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="8">
-        <v>1989</v>
+        <v>2000</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="10"/>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="10"/>
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="1"/>
     </row>