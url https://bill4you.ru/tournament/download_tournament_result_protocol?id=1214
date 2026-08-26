--- v0 (2025-10-19)
+++ v1 (2026-08-26)
@@ -20,222 +20,222 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>БК Мастер (Ялта)</t>
   </si>
   <si>
     <t>Кубок ЮБК в г. Ялта</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.03.2023, БК Мастер (Ялта), Россия, Республика Крым, Ялта, ул. Батурина 44,  Ливадийский дворец</t>
+    <t>11.03.2023, БК Мастер (Ялта), Russian Federation, Autonomous Republic of Crimea, Yalta, ул. Батурина 44,  Ливадийский дворец</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Трегубов Глеб</t>
+    <t>Tregubov Gleb</t>
   </si>
   <si>
-    <t>Колмагоров Федор</t>
+    <t>Kolmagorov Fedor</t>
   </si>
   <si>
-    <t>Крашенский Александр</t>
+    <t>Krashenskiy Aleksandr</t>
   </si>
   <si>
-    <t>Николаенко Дмитрий</t>
+    <t>Nikolaenko Dmitrij</t>
   </si>
   <si>
-    <t>Коваленко Станислав</t>
+    <t>Kovalenko Stanislav</t>
   </si>
   <si>
-    <t>Манукян Карен</t>
+    <t>Manukyan Karen</t>
   </si>
   <si>
-    <t>Пивовар Вячеслав</t>
+    <t>Pivovar Vaceslav</t>
   </si>
   <si>
-    <t>Шалашов Андрей</t>
+    <t>Shalashov Andrey</t>
   </si>
   <si>
-    <t>Литвинчук Илья</t>
+    <t>Caj Aleksej</t>
   </si>
   <si>
-    <t>Миликян Камо</t>
+    <t>Litvincuk Il'a</t>
   </si>
   <si>
-    <t>Науменко Сергей</t>
+    <t>Milikan Kamo</t>
   </si>
   <si>
-    <t>Першин Егор</t>
+    <t>Naumenko Sergej</t>
   </si>
   <si>
-    <t>Сары Редван</t>
+    <t>Persin Egor</t>
   </si>
   <si>
-    <t>Тимашов Анатолий</t>
+    <t>Sary Redvan</t>
   </si>
   <si>
-    <t>Тюленев Кирилл</t>
+    <t>Timasov Anatolij</t>
   </si>
   <si>
-    <t>Цай Алексей</t>
+    <t>Tulenev Kirill</t>
   </si>
   <si>
-    <t>Кононюк Евгений</t>
+    <t>Kononuk Evgenij</t>
   </si>
   <si>
-    <t>Коренблит Максим</t>
+    <t>Korenblit Maksim</t>
   </si>
   <si>
-    <t>Косинский Василий</t>
+    <t>Kosinskij Vasilij</t>
   </si>
   <si>
-    <t>Паршуковский Константин</t>
+    <t>Parsukovskij Konstantin</t>
   </si>
   <si>
-    <t>Прощенко Олег</t>
+    <t>Prosenko Oleg</t>
   </si>
   <si>
-    <t>Соловьев Алексей</t>
+    <t>Solov'ev Aleksej</t>
   </si>
   <si>
-    <t>Уткин Юрий</t>
+    <t>Un Il'a</t>
   </si>
   <si>
-    <t>Юн Илья</t>
+    <t>Utkin Urij</t>
   </si>
   <si>
-    <t>Антонов Анатолий</t>
+    <t>Antonov Anatolij</t>
   </si>
   <si>
-    <t>Гусаров Владимир</t>
+    <t>Degtarev Mihail</t>
   </si>
   <si>
-    <t>Дегтярев Михаил</t>
+    <t>Gusarov Vladimir</t>
   </si>
   <si>
-    <t>Ильин Сергей</t>
+    <t>Il'in Sergej</t>
   </si>
   <si>
-    <t>Куценков Дмитрий</t>
+    <t>Kucenkov Dmitrij</t>
   </si>
   <si>
-    <t>Митин Олег</t>
+    <t>Mitin Oleg</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Иваново</t>
+    <t>Ivanovo</t>
   </si>
   <si>
-    <t>Севастополь</t>
+    <t>Sevastopol</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Ялта</t>
+    <t>Yalta</t>
   </si>
   <si>
-    <t>Алушта</t>
+    <t>Alushta</t>
   </si>
   <si>
-    <t>Судак</t>
+    <t>Sudak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -776,51 +776,51 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1976</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2000</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="9" t="s">
@@ -856,197 +856,197 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1992</v>
+        <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1966</v>
+        <v>1992</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1953</v>
+        <v>1964</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1988</v>
+        <v>1953</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1972</v>
+        <v>1988</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1136,131 +1136,131 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1984</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1962</v>
+        <v>1989</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1989</v>
+        <v>1962</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1988</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1954</v>
+        <v>1982</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1982</v>
+        <v>1954</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
         <v>1982</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">