--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Чемпионат города Сургута 5 тур "Динамичная пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.04.2026, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>18.04.2026, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Авдеев Вячеслав</t>
+    <t>Avdeev Vyacheslav</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Лебедев Евгений</t>
+    <t>Lebedev Evgeniy</t>
   </si>
   <si>
-    <t>Рой Виктор</t>
+    <t>Roj Viktor</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Колодчак Дмитрий</t>
+    <t>Kolodchak Dmitriy</t>
   </si>
   <si>
-    <t>Курманалиев Максим</t>
+    <t>Kurmanaliev Maksim</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Афанасьев Богдан</t>
+    <t>Afanasev Bogdan</t>
   </si>
   <si>
-    <t>Гусев Александр</t>
+    <t>Gusev Aleksandr</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Смирнов Дмитрий</t>
+    <t>Smirnov Dmitriy</t>
   </si>
   <si>
-    <t>Хачатуров Юрий</t>
+    <t>Hachaturov Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>