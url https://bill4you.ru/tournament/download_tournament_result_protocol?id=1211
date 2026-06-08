--- v1 (2026-03-06)
+++ v2 (2026-06-08)
@@ -1492,51 +1492,51 @@
       </c>
       <c r="C45" s="8">
         <v>2010</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
         <v>2010</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
         <v>2010</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F47" s="1"/>